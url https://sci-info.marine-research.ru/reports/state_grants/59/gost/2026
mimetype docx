--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -25,110 +25,142 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 126021016953-0 «Разработка биотехнологической платформы создания инновационных продуктов и сырья на основе культур микроводорослей и цианобактерий для пищевой, косметической и фармацевтической промышленности»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 22-07-2026 07:23</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 15:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/59/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Borovkov A. B., Lelekov A. S., Gudvilovich I. N., Avsiyan A. L., Rylkova O. A., Zhondareva Ya. D., Klochkova V. S., Novikova T. M. Optimization of cultivation mode for pilot-scale biomass and B-phycoerythrin production by red microalgae </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Porphyridium purpureum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> in different seasons // Folia Microbiologica. 2026. https://doi.org/10.1007/s12223-026-01558-3 (Online first) [БС 3][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Chelebieva E. S., Bogacheva E. A., Lavrichenko D. S., Vodiasova E. A., Dantsyuk N. V., Drobetskaya I. V., Kladchenko E. S. Effects of F/2 medium variations on parasitic green microalgae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Coccomyxa parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Short-term morphofunctional adaptations // Parasitology International. 2027. Vol. 116. Art. no. 103334 (7 p.). https://doi.org/10.1016/j.parint.2026.103334 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Saburova M., Khanaychenko A. N., Nikolaeva O. V., Rylkova O. A., Efimova T., Berdieva M., Meger Ya., Aleoshin V. V. Taxonomic implications of revealing dimorphism in the Pyrenomonadaceae (Cryptophyceae): how many genera? // European Journal of Phycology. 2026. https://doi.org/10.1080/09670262.2026.2696474 (Online first) [БС 1][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Горбунова С. Ю., Ширяев А. В., Лелеков А. С. Исследование влияния величины рабочего слоя фотобиореактора на скорость роста культуры </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetraselmis viridis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> // Известия вузов. Прикладная химия и биотехнология. 2026. Т. 16, № 2. С. 229-238. https://doi.org/10.21285/achb.1039 [БС 1][WoS][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Новикова Т. М., Тренкеншу Р. П., Лелеков А. С., Боровков А. Б. Моделирование содержания белка в биомассе микроводорослей в рейтстате // Математическая биология и биоинформатика. 2026. Т. 21, № 2. С. 309-320. https://doi.org/10.17537/2026.21.309 [БС 1][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">