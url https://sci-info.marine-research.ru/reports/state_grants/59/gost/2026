--- v1 (2026-08-31)
+++ v2 (2026-10-10)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 126021016953-0 «Разработка биотехнологической платформы создания инновационных продуктов и сырья на основе культур микроводорослей и цианобактерий для пищевой, косметической и фармацевтической промышленности»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 15:07</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/59/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -116,51 +116,92 @@
         <w:t xml:space="preserve">Saburova M., Khanaychenko A. N., Nikolaeva O. V., Rylkova O. A., Efimova T., Berdieva M., Meger Ya., Aleoshin V. V. Taxonomic implications of revealing dimorphism in the Pyrenomonadaceae (Cryptophyceae): how many genera? // European Journal of Phycology. 2026. https://doi.org/10.1080/09670262.2026.2696474 (Online first) [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Горбунова С. Ю., Ширяев А. В., Лелеков А. С. Исследование влияния величины рабочего слоя фотобиореактора на скорость роста культуры </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetraselmis viridis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> // Известия вузов. Прикладная химия и биотехнология. 2026. Т. 16, № 2. С. 229-238. https://doi.org/10.21285/achb.1039 [БС 1][WoS][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Жондарева Я. Д., Рылькова О. А., Харчук И. А., Боровков А. Б. Разработка протокола дезагрегации клеток красной микроводоросли </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Porphyridium purpureum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> при цитометрическом анализе // Водные биоресурсы и среда обитания. 2026. Т. 9, № 3. С. 55-66. https://doi.org/10.47921/2619-1024_2026_9_3_55 [БС 4][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Новикова Т. М., Тренкеншу Р. П., Лелеков А. С., Боровков А. Б. Моделирование содержания белка в биомассе микроводорослей в рейтстате // Математическая биология и биоинформатика. 2026. Т. 21, № 2. С. 309-320. https://doi.org/10.17537/2026.21.309 [БС 1][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Харчук И. А., Бочарова Е. А., Широян А. Г., Рылькова О. А. Разработка рецептуры получения зернистого продукта, обогащенного С-фикоцианином из спирулины // Научные труды Дальрыбвтуза. 2026. Т. 77, № 3. С. 100-109. https://doi.org/10.48612/dalrybvtuz/2026-77-09 [БС 4][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Патент / авт. св-во</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Пат. 2867807 Российская Федерация. МПК A23L 2/38 (2006.01), A23L 2/58 (2006.01), A23L 33/105 (2016.01). Безалкогольный напиток / Харчук И. А., Рылькова О. А., Боровков А. Б., Береговая Н. М.; патентообладатель(и) Федеральное государственное бюджетное учреждение науки Федеральный исследовательский центр "Институт биологии южных морей имени А.О. Ковалевского РАН" (ФИЦ ИнБЮМ); № 2025122074; заявл. 08.08.2025, опубл. 11.08.2026, бюл. № 23. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">