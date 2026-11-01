--- v2 (2026-10-10)
+++ v3 (2026-11-01)
@@ -25,183 +25,341 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 126021016953-0 «Разработка биотехнологической платформы создания инновационных продуктов и сырья на основе культур микроводорослей и цианобактерий для пищевой, косметической и фармацевтической промышленности»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 20:03</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 01-11-2026 21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/59/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Borovkov A. B., Lelekov A. S., Gudvilovich I. N., Avsiyan A. L., Rylkova O. A., Zhondareva Ya. D., Klochkova V. S., Novikova T. M. Optimization of cultivation mode for pilot-scale biomass and B-phycoerythrin production by red microalgae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Porphyridium purpureum</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in different seasons // Folia Microbiologica. 2026. https://doi.org/10.1007/s12223-026-01558-3 (Online first) [БС 3][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Borovkov A. B., Rylkova O. A., Gudvilovich I. N., Avsiyan A. L. Growth and morphometric characteristics of the microalga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Porphyridium purpureum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Bory) Ross using sodium bicarbonate as a carbon source // Bioresource Technology Reports. 2026. Vol. 33. Art. no. 102615 (9 p.). https://doi.org/10.1016/j.biteb.2026.102615 [БС 1][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Chelebieva E. S., Bogacheva E. A., Lavrichenko D. S., Vodiasova E. A., Dantsyuk N. V., Drobetskaya I. V., Kladchenko E. S. Effects of F/2 medium variations on parasitic green microalgae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Coccomyxa parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Short-term morphofunctional adaptations // Parasitology International. 2027. Vol. 116. Art. no. 103334 (7 p.). https://doi.org/10.1016/j.parint.2026.103334 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Saburova M., Khanaychenko A. N., Nikolaeva O. V., Rylkova O. A., Efimova T., Berdieva M., Meger Ya., Aleoshin V. V. Taxonomic implications of revealing dimorphism in the Pyrenomonadaceae (Cryptophyceae): how many genera? // European Journal of Phycology. 2026. https://doi.org/10.1080/09670262.2026.2696474 (Online first) [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Shoman N., Solomonova E., Akimov A., Zheleznova S., Rylkova O. Herbicide glyphosate as a metabolic modulator of growth, carotenogenesis and lipogenesis in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dunaliella salina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> // Journal of Applied Phycology. 2026. https://doi.org/10.1007/s10811-026-03856-2 (Online first) [БС 1][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Solomonova E. S., Shoman N. Yu., Rylkova O. A., Akimov A. I. Improved Staining of Microalgae with Fluorescent Dyes Nile Red and BODIPY for the Determination of Neutral Lipids // Russian Journal of Plant Physiology. 2025. Vol. 72. Art. no. 237 (8 p.). https://doi.org/10.1134/S1021443725605245 [БС 1][WoS][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A., Rylkova O., Meger Ya. Effect of Zinc on Basic Physiological Parameters of the Diatom Microalgae </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thalassiosira</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Weissflogii and Assessment of its Toxicoresistance // Thalassas. 2026. Vol. 42. Art. no. 14 (12 p.). https://doi.org/10.1007/s41208-026-01034-2 [БС 3][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Горбунова С. Ю., Ширяев А. В., Лелеков А. С. Исследование влияния величины рабочего слоя фотобиореактора на скорость роста культуры </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetraselmis viridis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> // Известия вузов. Прикладная химия и биотехнология. 2026. Т. 16, № 2. С. 229-238. https://doi.org/10.21285/achb.1039 [БС 1][WoS][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Гулин А. С., Тренкеншу Р. П. Разработка и апробация мобильного аппаратно-программного комплекса для </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in situ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> мониторинга роста микроводорослей // Системы контроля окружающей среды. 2026. № 3 (65). С. 70-77. https://doi.org/10.33075/2220-5861-2026-3-70-77 [БС 4][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Жондарева Я. Д., Рылькова О. А., Харчук И. А., Боровков А. Б. Разработка протокола дезагрегации клеток красной микроводоросли </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Porphyridium purpureum</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> при цитометрическом анализе // Водные биоресурсы и среда обитания. 2026. Т. 9, № 3. С. 55-66. https://doi.org/10.47921/2619-1024_2026_9_3_55 [БС 4][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Клочкова В. С., Лелеков А. С. Моделирование влияния света и температуры на скорость роста интенсивной культуры </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Porphyridium purpureum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> // Биоразнообразие и устойчивое развитие. 2025. Т. 10, № 4. С. 88-100. https://doi.org/10.21072/eco.2025.10.4.08 [БС 3][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Новикова Т. М., Тренкеншу Р. П., Лелеков А. С., Боровков А. Б. Моделирование содержания белка в биомассе микроводорослей в рейтстате // Математическая биология и биоинформатика. 2026. Т. 21, № 2. С. 309-320. https://doi.org/10.17537/2026.21.309 [БС 1][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Харчук И. А., Береговая Н. М., Рылькова О. А. Факторы, влияющие на концентрацию C-фикоцианина в клетках </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Limnospira platensis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Gomont) K. R. S. Santos &amp; Hentschke (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spirulina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">) при различных сроках хранения в обезвоженном состоянии // Морской биологический журнал. 2026. Т. 11, № 1. С. 98-108. https://doi.org/10.21072/mbj.2026.11.1.09 [БС 1][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Харчук И. А., Бочарова Е. А., Широян А. Г., Рылькова О. А. Разработка рецептуры получения зернистого продукта, обогащенного С-фикоцианином из спирулины // Научные труды Дальрыбвтуза. 2026. Т. 77, № 3. С. 100-109. https://doi.org/10.48612/dalrybvtuz/2026-77-09 [БС 4][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Патент / авт. св-во</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Пат. 2862532 Российская Федерация. МПК C12N 1/12 (2006.01). Способ полупромышленного культивирования красной микроводоросли </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Porphyridium purpureum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> в открытых бассейнах и система для его реализации / Боровков А. Б., Лелеков А. С., Гудвилович И. Н., Жондарева Я. Д., Новикова Т. М., Горбунова С. Ю., Авсиян А. Л., Клочкова В. С.; патентообладатель(и) Федеральное государственное бюджетное учреждение науки Федеральный исследовательский центр "Институт биологии южных морей имени А.О. Ковалевского РАН" (ФИЦ ИнБЮМ); № 2025122075; заявл. 08.08.2025, опубл. 21.05.2026, бюл. № 15. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Пат. 2860234 Российская Федерация. МПК A23C 19/068 (2006.01). Способ получения сычужного сыра с созреванием / Харчук И. А., Рылькова О. А.; патентообладатель(и) Федеральное государственное бюджетное учреждение науки Федеральный исследовательский центр "Институт биологии южных морей имени А.О. Ковалевского РАН" (ФИЦ ИнБЮМ); № 2025100307; заявл. 09.01.2025, опубл. 15.04.2026, бюл. № 11. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Пат. 2867807 Российская Федерация. МПК A23L 2/38 (2006.01), A23L 2/58 (2006.01), A23L 33/105 (2016.01). Безалкогольный напиток / Харчук И. А., Рылькова О. А., Боровков А. Б., Береговая Н. М.; патентообладатель(и) Федеральное государственное бюджетное учреждение науки Федеральный исследовательский центр "Институт биологии южных морей имени А.О. Ковалевского РАН" (ФИЦ ИнБЮМ); № 2025122074; заявл. 08.08.2025, опубл. 11.08.2026, бюл. № 23. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Пат. 2860799 Российская Федерация. МПК A23C 9/13 (2006.01), A23C 9/12 (2006.01). Способ получения термостатного йогурта / Харчук И. А., Рылькова О. А., Боровков А. Б., Береговая Н. М.; патентообладатель(и) Федеральное государственное бюджетное учреждение науки Федеральный исследовательский центр "Институт биологии южных морей имени А.О. Ковалевского РАН" (ФИЦ ИнБЮМ); № 2025113121; заявл. 14.05.2025, опубл. 22.04.2026, бюл. № 12. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">