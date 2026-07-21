--- v0 (2026-06-28)
+++ v1 (2026-07-21)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 126020216284-6 «Трансформация пресноводных и мезогалинных экосистем Понто-Каспийского бассейна под влиянием природных и антропогенных факторов»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 28-06-2026 21:58</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/58/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -93,50 +93,68 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ена А. В., Епихин Д. В., Радзивелюк Р. М., Рудык А. Н., Прокопов Г. А. О необходимости создания ботанического заказника «Степной участок у села Ключи» (Симферопольский район, Республика Крым) // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 53-61. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Карташов А. Т., Прокопов Г. А. О необходимости возвращения заповедного статуса исторической территории дендропарк Д. О. Люстиха в с. Пятихатка Красногвардейского района // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 69-77. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Панкеева Т. В., Каширина Е. С., Свирин С. А., Прокопов Г. А. Особенности проведения мониторинга охраняемых растений и животных в заказнике «Байдарский» // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 78-84. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Скакова В. Ф., Прокопов Г. А., Шемякина И. В. О необходимости сохранения уникального природного комплекса массива Кара-Оба (Симферопольский район, Республика Крым) // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 163-172. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Яковлев А. Н., Прокопов Г. А. Дрофа (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Otis tarda tarda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Linnaeus, 1758) в степном Крыму: анализ данных эколого-социологическогоисследования природоохранного экспертного сообщества Крыма // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 535-544. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">