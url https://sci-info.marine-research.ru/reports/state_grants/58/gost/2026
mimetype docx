--- v1 (2026-07-21)
+++ v2 (2026-08-31)
@@ -25,81 +25,88 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 126020216284-6 «Трансформация пресноводных и мезогалинных экосистем Понто-Каспийского бассейна под влиянием природных и антропогенных факторов»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:44</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 15:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/58/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Malakhova L. V., Voitsekhovskaya V. V., Malakhova T. V., Moseychenko I. N., Mirzoeva N. Yu., Ovechko S. V. Spatiotemporal Dynamics of Polychlorinated Biphenyl Pollution in the Bottom Sediments of the Salgir River (Crimean Peninsula) // Geochemistry International. 2026. Vol. 64, no. 5. P. 416-428. https://doi.org/10.1134/S0016702925600683 [БС 2][WoS][Scopus][РИНЦ]</w:t>
+        <w:t xml:space="preserve">Malakhova L. V., Voitsekhovskaya V. V., Malakhova T. V., Moseychenko I. N., Mirzoeva N. Yu., Ovechko S. V. Spatiotemporal Dynamics of Polychlorinated Biphenyl Pollution in the Bottom Sediments of the Salgir River (Crimean Peninsula) // Geochemistry International. 2026. Vol. 64, no. 5. P. 416-428. https://doi.org/10.1134/S0016702925600683 [БС 2][WoS][Scopus][РИНЦ][Перевод]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Малахова Л. В., Войцеховская В. В., Малахова Т. В., Мосейченко И. Н., Мирзоева Н. Ю., Овечко С. В. Пространственно-временная динамика загрязнения полихлорбифенилами донных отложений реки Салгир (Крымский полуостров) // Геохимия. 2026. Т. 71, № 5. С. 408-424. https://doi.org/10.7868/S3034495626050031 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Материалы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ена А. В., Епихин Д. В., Радзивелюк Р. М., Рудык А. Н., Прокопов Г. А. О необходимости создания ботанического заказника «Степной участок у села Ключи» (Симферопольский район, Республика Крым) // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 53-61. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Карташов А. Т., Прокопов Г. А. О необходимости возвращения заповедного статуса исторической территории дендропарк Д. О. Люстиха в с. Пятихатка Красногвардейского района // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 69-77. </w:t>
       </w:r>
     </w:p>