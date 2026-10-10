--- v2 (2026-08-31)
+++ v3 (2026-10-10)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 126020216284-6 «Трансформация пресноводных и мезогалинных экосистем Понто-Каспийского бассейна под влиянием природных и антропогенных факторов»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 15:08</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/58/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>