--- v3 (2026-10-10)
+++ v4 (2026-10-31)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 126020216284-6 «Трансформация пресноводных и мезогалинных экосистем Понто-Каспийского бассейна под влиянием природных и антропогенных факторов»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 20:03</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 31-10-2026 19:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/58/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -78,90 +78,156 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Malakhova L. V., Voitsekhovskaya V. V., Malakhova T. V., Moseychenko I. N., Mirzoeva N. Yu., Ovechko S. V. Spatiotemporal Dynamics of Polychlorinated Biphenyl Pollution in the Bottom Sediments of the Salgir River (Crimean Peninsula) // Geochemistry International. 2026. Vol. 64, no. 5. P. 416-428. https://doi.org/10.1134/S0016702925600683 [БС 2][WoS][Scopus][РИНЦ][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Малахова Л. В., Войцеховская В. В., Малахова Т. В., Мосейченко И. Н., Мирзоева Н. Ю., Овечко С. В. Пространственно-временная динамика загрязнения полихлорбифенилами донных отложений реки Салгир (Крымский полуостров) // Геохимия. 2026. Т. 71, № 5. С. 408-424. https://doi.org/10.7868/S3034495626050031 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Материалы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Аблязов Э. Р., Статкевич С. В., Карпова Е. П., Куршаков С. В. Чужеродные виды эстуарной зоны реки Черная (Крым) // Биологическое разнообразие: изучение, сохранение, восстановление, рациональное использование : материалы V Междунар. науч.-практ. конф. (Керчь, 15–20 сентября 2026 г.). Симферополь : ИТ «АРИАЛ», 2026. С. 66-71. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Ена А. В., Епихин Д. В., Радзивелюк Р. М., Рудык А. Н., Прокопов Г. А. О необходимости создания ботанического заказника «Степной участок у села Ключи» (Симферопольский район, Республика Крым) // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 53-61. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Карташов А. Т., Прокопов Г. А. О необходимости возвращения заповедного статуса исторической территории дендропарк Д. О. Люстиха в с. Пятихатка Красногвардейского района // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 69-77. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Малахова Л. В., Войцеховская В. В., Малахова Т. В., Крюкова М. Р., Мосейченко И. Н., Мирзоева Н. Ю. История загрязнения и современные уровни стойких органических загрязнителей в реках Крыма // 40 лет после аварии на ЧАЭС: современные исследования и прогноз : материалы докл. науч. семинара, Севастополь, 24 апреля 2026 г. / под ред. Н. Ю. Мирзоевой, Н. Н. Терещенко. Севастополь : ФИЦ ИнБЮМ, 2026. С. 110-115. https://repository.marine-research.ru/handle/299011/16573 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Панкеева Т. В., Каширина Е. С., Свирин С. А., Прокопов Г. А. Особенности проведения мониторинга охраняемых растений и животных в заказнике «Байдарский» // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 78-84. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Скакова В. Ф., Прокопов Г. А., Шемякина И. В. О необходимости сохранения уникального природного комплекса массива Кара-Оба (Симферопольский район, Республика Крым) // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 163-172. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Чеснокова И. И., Статкевич С. В. Трансгенерационная динамика окислительной модификации белков и перекисного окисления липидов у </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palaemon adspersus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Rathke, 1836 // Биологическое разнообразие: изучение, сохранение, восстановление, рациональное использование : материалы V Междунар. науч.-практ. конф. (Керчь, 15–20 сентября 2026 г.). Симферополь : ИТ «АРИАЛ», 2026. С. 263-266. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Яковлев А. Н., Прокопов Г. А. Дрофа (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otis tarda tarda</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Linnaeus, 1758) в степном Крыму: анализ данных эколого-социологическогоисследования природоохранного экспертного сообщества Крыма // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 535-544. </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тезисы конференции</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Аблязов Э. Р., Статкевич С. В., Карпова Е. П., Куршаков С. В. Чужеродные виды эстуарной зоны реки Чёрная (Крым) // Чужеродные виды в Голарктике. Борок-VII : тез. докл. VII Междунар. симпозиума по изучению чужеродных видов (Россия, Борок — Ярославль, 12–16 октября 2026 г.). Борок : ИБВВ РАН ; Волгоград : Перископ-Волга, 2026. С. 32. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Статкевич С. В., Белогурова Р. Е., Моцарь Е. В. Обнаружение краба </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eurypanopeus depressus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Smith, 1869) в Севастопольской бухте (Крым) // Чужеродные виды в Голарктике. Борок-VII : тез. докл. VII Междунар. симпозиума по изучению чужеродных видов (Россия, Борок — Ярославль, 12–16 октября 2026 г.). Борок : ИБВВ РАН ; Волгоград : Перископ-Волга, 2026. С. 303-304. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">