--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">FNNZ-2026-0016 «Состояние морской среды и ее способность к самоочищению в прибрежных районах Крымского полуострова и Краснодарского края после разлива нефтепродуктов в декабре 2024 г.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 29-04-2026 15:35</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 20-05-2026 08:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/57/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>