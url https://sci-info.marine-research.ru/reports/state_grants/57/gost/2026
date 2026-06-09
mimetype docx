--- v1 (2026-05-20)
+++ v2 (2026-06-09)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">FNNZ-2026-0016 «Состояние морской среды и ее способность к самоочищению в прибрежных районах Крымского полуострова и Краснодарского края после разлива нефтепродуктов в декабре 2024 г.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 20-05-2026 08:41</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 09-06-2026 16:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/57/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>