--- v2 (2026-06-09)
+++ v3 (2026-06-29)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">FNNZ-2026-0016 «Состояние морской среды и ее способность к самоочищению в прибрежных районах Крымского полуострова и Краснодарского края после разлива нефтепродуктов в декабре 2024 г.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 09-06-2026 16:30</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 30-06-2026 01:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/57/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>