--- v3 (2026-06-29)
+++ v4 (2026-07-21)
@@ -11,65 +11,65 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:t xml:space="preserve">FNNZ-2026-0016 «Состояние морской среды и ее способность к самоочищению в прибрежных районах Крымского полуострова и Краснодарского края после разлива нефтепродуктов в декабре 2024 г.»</w:t>
+        <w:t xml:space="preserve">№ 126060921832-0 «Состояние морской среды и ее способность к самоочищению в прибрежных районах Крымского полуострова и Краснодарского края после разлива нефтепродуктов в декабре 2024 г.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 30-06-2026 01:51</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 20:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/57/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>