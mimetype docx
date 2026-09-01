--- v4 (2026-07-21)
+++ v5 (2026-09-01)
@@ -25,76 +25,83 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 126060921832-0 «Состояние морской среды и ее способность к самоочищению в прибрежных районах Крымского полуострова и Краснодарского края после разлива нефтепродуктов в декабре 2024 г.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 20:36</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 01-09-2026 08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/57/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Бурдиян Н. В., Дорошенко Ю. В., Зиновьева Е. В. Микробиологическая характеристика акватории Керченского пролива и черноморского предпроливья спустя три месяца после аварии танкеров в декабре 2024 г. (по материалам 134-го рейса НИС «Профессор Водяницкий») // Биоразнообразие и устойчивое развитие. 2026. Т. 11, № 2. С. 79-86. https://doi.org/10.21072/eco.2026.11.2.07 [БС 3][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Миронов О. А., Алемов С. В., Муравьева И. П., Тихонова Е. А. Перспективы применения систем гидробиологической очистки для улучшения качества морской воды на примере Артиллерийской бухты (Севастополь, Чёрное море) // Вестник Керченского государственного морского технологического университета. 2026. № 1. С. 30-41. [БС 4][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тихонова Е. А., Соловьева О. В., Миронов О. А., Алемов С. В., Клычёва Ю. С., Фролкин Г. В. Углеводороды в воде и взвешенном веществе прибрежных акваторий Крыма и Краснодарского края после разлива мазута в декабре 2024 года // Экологическая безопасность прибрежной и шельфовой зон моря. 2026. № 1. С. 52-72. [БС 2][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>