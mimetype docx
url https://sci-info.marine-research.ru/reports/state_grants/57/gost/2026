--- v5 (2026-09-01)
+++ v6 (2026-10-08)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 126060921832-0 «Состояние морской среды и ее способность к самоочищению в прибрежных районах Крымского полуострова и Краснодарского края после разлива нефтепродуктов в декабре 2024 г.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 01-09-2026 08:27</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 09-10-2026 01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/57/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>