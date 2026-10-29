--- v6 (2026-10-08)
+++ v7 (2026-10-29)
@@ -25,95 +25,118 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 126060921832-0 «Состояние морской среды и ее способность к самоочищению в прибрежных районах Крымского полуострова и Краснодарского края после разлива нефтепродуктов в декабре 2024 г.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 09-10-2026 01:11</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 29-10-2026 15:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/57/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Gurov K. I., Tikhonova E. A., Zaripova K. M., Kotelyanets E. A. Comprehensive assessment of the Kerch Strait marine and coastal bottom sediments pollution after an accidental fuel oil spill (December 2024) // Marine Pollution Bulletin. 2026. Vol. 233, pt 3. Art. no. 120440. https://doi.org/10.1016/j.marpolbul.2026.120440 [БС 1][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Бурдиян Н. В., Дорошенко Ю. В., Зиновьева Е. В. Микробиологическая характеристика акватории Керченского пролива и черноморского предпроливья спустя три месяца после аварии танкеров в декабре 2024 г. (по материалам 134-го рейса НИС «Профессор Водяницкий») // Биоразнообразие и устойчивое развитие. 2026. Т. 11, № 2. С. 79-86. https://doi.org/10.21072/eco.2026.11.2.07 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Миронов О. А., Алемов С. В., Муравьева И. П., Тихонова Е. А. Перспективы применения систем гидробиологической очистки для улучшения качества морской воды на примере Артиллерийской бухты (Севастополь, Чёрное море) // Вестник Керченского государственного морского технологического университета. 2026. № 1. С. 30-41. [БС 4][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тихонова Е. А., Соловьева О. В., Миронов О. А., Алемов С. В., Клычёва Ю. С., Фролкин Г. В. Углеводороды в воде и взвешенном веществе прибрежных акваторий Крыма и Краснодарского края после разлива мазута в декабре 2024 года // Экологическая безопасность прибрежной и шельфовой зон моря. 2026. № 1. С. 52-72. [БС 2][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Книга, монография</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тихонова Е. А., Алемов С. В., Соловьева О. В., Бурдиян Н. В., Дорошенко Ю. В., Миронов О. А., Гусева Е. В., Витер Т. В., Зарипова К. М., Фролкин Г. В., Алёмова Т. Е., Зиновьева Е. В., Муравьева И. П., Короткова А. В. Состояние прибрежных акваторий Крыма и Краснодарского края после разлива нефтепродуктов в результате аварий танкеров в 2007 и 2024 гг. / под ред. С. В. Алёмова ; ФИЦ «Институт биологии южных морей имени А. О. Ковалевского РАН». Ижевск : ООО «Принт», 2026. 100 с. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">