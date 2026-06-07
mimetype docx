--- v0 (2026-05-16)
+++ v1 (2026-06-07)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 125050605819-8 «Оценка нефтяного загрязнения морских прибрежных акваторий Крымского полуострова в результате катастрофы в Керченском проливе в декабре 2024 г. и разработка рекомендаций по оздоровлению прибрежных акваторий через стимулирование процессов естественного самоочищения»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 17-05-2026 02:41</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 07-06-2026 07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/56</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>