--- v1 (2026-06-07)
+++ v2 (2026-06-29)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 125050605819-8 «Оценка нефтяного загрязнения морских прибрежных акваторий Крымского полуострова в результате катастрофы в Керченском проливе в декабре 2024 г. и разработка рекомендаций по оздоровлению прибрежных акваторий через стимулирование процессов естественного самоочищения»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 07-06-2026 07:52</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 29-06-2026 23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/56</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>