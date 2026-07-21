--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -25,88 +25,104 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 125050605819-8 «Оценка нефтяного загрязнения морских прибрежных акваторий Крымского полуострова в результате катастрофы в Керченском проливе в декабре 2024 г. и разработка рекомендаций по оздоровлению прибрежных акваторий через стимулирование процессов естественного самоочищения»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 29-06-2026 23:41</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/56</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дорошенко Ю. В., Бурдиян Н. В. Динамика формирования аэробно-анаэробного микроперифитона пилотной установки системы гидробиологической очистки // Водные биоресурсы и среда обитания. 2025. Т. 8, № 3. С. 18-28. https://doi.org/10.47921/2619-1024_2025_8_3_18 [БС 4][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Соловьева О. В., Тихонова Е. А., Зарипова К. М. Нефтяное загрязнение Керченского пролива после аварии танкеров «Волгонефть» в декабре 2024 г. // Морской биологический журнал. 2025. Т. 10, № 3. С. 96-104. https://doi.org/10.21072/mbj.2025.10.3.08 [БС 1][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Материалы конференции</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Дорошенко Ю. В., Бурдиян Н. В. Роль бактериального сообщества макроперифитона искусственных субстратов в процессах самоочищения прибрежных вод // Морские исследования и образование (MARESEDU-2025) : труды XIV Междунар. науч.-практ. конф., 27–31 октября 2025 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2026. Т. 1 (IV). С. 747-751. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">