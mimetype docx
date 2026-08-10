--- v3 (2026-07-21)
+++ v4 (2026-08-10)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 125050605819-8 «Оценка нефтяного загрязнения морских прибрежных акваторий Крымского полуострова в результате катастрофы в Керченском проливе в декабре 2024 г. и разработка рекомендаций по оздоровлению прибрежных акваторий через стимулирование процессов естественного самоочищения»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 04:36</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 10-08-2026 09:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/56</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>