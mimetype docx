--- v4 (2026-08-10)
+++ v5 (2026-08-31)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 125050605819-8 «Оценка нефтяного загрязнения морских прибрежных акваторий Крымского полуострова в результате катастрофы в Керченском проливе в декабре 2024 г. и разработка рекомендаций по оздоровлению прибрежных акваторий через стимулирование процессов естественного самоочищения»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 10-08-2026 09:51</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 03:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/56</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>