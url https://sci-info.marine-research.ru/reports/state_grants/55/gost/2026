--- v0 (2026-04-30)
+++ v1 (2026-06-07)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 123101900019-5 «Изучение особенностей структуры и динамики пресноводных экосистем Северного Причерноморья»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 30-04-2026 10:37</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 07-06-2026 08:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/55/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1583,50 +1583,86 @@
         <w:t xml:space="preserve"> Meigen, 1822 // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 288. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пржиборо А. А., Прокопов Г. А. Слепень Смирнова </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabanus smirnovi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Olsufjev, 1962 // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 289. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Прокопов Г. А. Гептагения Самоха </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heptagenia samochai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Demoulin, 1973) // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 94. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Прокопов Г. А. Дедка обыкновенный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gomphus vulgatissimus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Linnaeus, 1758) // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 99. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Прокопов Г. А. Дина Щеголева </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dina stschegolewi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Lukin et Epstein, 1960) // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 36. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Прокопов Г. А. Дозорщик-император </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -1673,86 +1709,176 @@
         <w:t xml:space="preserve"> Zhiltzova et Zwick, 2012 // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 115. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Прокопов Г. А. Когтедедка вильчатый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Onychogomphus forcipatus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Linnaeus, 1758) // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 100. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Прокопов Г. А. Красноглазка Линдена </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Erythromma lindenii</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Sélys, 1840) // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 98. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Прокопов Г. А. Красотка крымская </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Calopteryx splendens taurica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Selys, 1853 // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 95. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Прокопов Г. А. Лютка крупноглазковая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lestes macrostigma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Eversmann, 1836) // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 97. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Прокопов Г. А. Лягушачья пиявка алжирская </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Batracobdella algira</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Moquin-Tandon, 1846) // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 39. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Прокопов Г. А. Меднолютка мелкозубчатая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chalcolestes parvidens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Artobelevski, 1929) // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 96. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Прокопов Г. А. Пиявка аптечная </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hirudo verbana</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Carena, 1820 // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 38. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Прокопов Г. А. Пресноводный краб кавказский </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Potamon ibericum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Marschall de Bieberstein, 1809) // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 72. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Прокопов Г. А. Сжатобрюх предгорный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sympetrum pedemontanum</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Allioni, 1766) // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 102. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Прокопов Г. А. Сфодрус норный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -1763,80 +1889,134 @@
         <w:t xml:space="preserve"> (Linnaeus, 1758) // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 128. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Прокопов Г. А. Трохета Бланшара </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Trocheta blanchardi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Khomenko, Utevsky, Utevsky et Trontelj, 2020 // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 37. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Прокопов Г. А. Экдионурус единственный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecdyonurus solus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Godunko, Kłonowska-Olejnik et Prokopov, 2007 // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 93. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Прокопов Г. А., Турбанов И. С. Вертячка сумеречная </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Orectochilus villosus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Müller, 1776) // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 117. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Пышкин В. Б., Прокопов Г. А. Железняк </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aporrectodea dubiosa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Örley, 1881) // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 34. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Турбанов И. С., Колтухов М. Е., Прокопов Г. А. Брахицерус грязный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brachycerus lutulentus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Gyllenhal, 1833 // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 157. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Турбанов И. С., Прокопов Г. А. Щитень летний </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Triops cancriformis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Bosc, 1801) // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 59. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">