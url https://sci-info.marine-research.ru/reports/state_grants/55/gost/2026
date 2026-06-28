--- v1 (2026-06-07)
+++ v2 (2026-06-28)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 123101900019-5 «Изучение особенностей структуры и динамики пресноводных экосистем Северного Причерноморья»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 07-06-2026 08:30</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 28-06-2026 22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/55/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>