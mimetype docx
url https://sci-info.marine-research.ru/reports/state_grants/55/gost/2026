--- v2 (2026-06-28)
+++ v3 (2026-07-21)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 123101900019-5 «Изучение особенностей структуры и динамики пресноводных экосистем Северного Причерноморья»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 28-06-2026 22:23</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/55/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -81,50 +81,73 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Damaeus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Acari: Oribatida: Damaeidae) from Crimea with description of two new cave-dwelling species // Zootaxa. 2025. Vol. 5740, no. 1. P. 80-111. https://doi.org/10.11646/zootaxa.5740.1.8 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Куршаков С. В., Фидельский С. А., Тельнов Н. П., Синика В. С. Остатки рыб из поселения Чобручи I тыс. до н. э. на левобережье Нижнего Днестра // Stratum plus. Археология и культурная антропология. 2025. № 6. С. 339-358. https://doi.org/10.55086/sp256199215 [БС 1][WoS][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Прокопов Г. А., Алексенко Т. Л., Турбанов И. С. Высшие раки (Crustacea: Malacostraca) пресных и солоноватых водоемов Крыма: фауна, генезис и экология // Экосистемы. 2025. № 42. С. 112-129. https://doi.org/10.29039/2413-1733-2025-42-112-129 [БС 3][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Материалы конференции</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Карпова Е. П., Статкевич С. В., Мильчакова Н. А., Александров В. В., Мосейченко И. Н., Корнийчук Ю. М., Рабазанов Н. И., Бархалов Р. М. Бычковые рыбы Каспийского моря: современное состояние, нерешённые вопросы и перспективы исследований // Морские исследования и образование (MARESEDU-2025) : труды XIV Междунар. науч.-практ. конф., 27–31 октября 2025 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2026. Т. 1 (IV). С. 1011-1014. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Статкевич С. В., Карпова Е. П., Мильчакова Н. А., Бархалов Р. М., Александров В. В., Мосейченко И. Н., Корнийчук Ю. М. Современное состояние фауны десятиногих ракообразных дагестанского побережья Каспия // Морские исследования и образование (MARESEDU-2025) : труды XIV Междунар. науч.-практ. конф., 27–31 октября 2025 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2026. Т. 1 (IV). С. 1015-1017. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Очерк в Красной книге</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Беднарская Е. В., Дулицкий А. И., Прокопов Г. А. Вечерница малая </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nyctalus leisleri</w:t>
       </w:r>
       <w:r>