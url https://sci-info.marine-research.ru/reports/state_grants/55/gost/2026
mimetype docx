--- v3 (2026-07-21)
+++ v4 (2026-09-01)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 123101900019-5 «Изучение особенностей структуры и динамики пресноводных экосистем Северного Причерноморья»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:43</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 01-09-2026 04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/55/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -97,50 +97,57 @@
         <w:rPr/>
         <w:t xml:space="preserve">Куршаков С. В., Фидельский С. А., Тельнов Н. П., Синика В. С. Остатки рыб из поселения Чобручи I тыс. до н. э. на левобережье Нижнего Днестра // Stratum plus. Археология и культурная антропология. 2025. № 6. С. 339-358. https://doi.org/10.55086/sp256199215 [БС 1][WoS][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Прокопов Г. А., Алексенко Т. Л., Турбанов И. С. Высшие раки (Crustacea: Malacostraca) пресных и солоноватых водоемов Крыма: фауна, генезис и экология // Экосистемы. 2025. № 42. С. 112-129. https://doi.org/10.29039/2413-1733-2025-42-112-129 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Материалы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Карпова Е. П., Статкевич С. В., Мильчакова Н. А., Александров В. В., Мосейченко И. Н., Корнийчук Ю. М., Рабазанов Н. И., Бархалов Р. М. Бычковые рыбы Каспийского моря: современное состояние, нерешённые вопросы и перспективы исследований // Морские исследования и образование (MARESEDU-2025) : труды XIV Междунар. науч.-практ. конф., 27–31 октября 2025 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2026. Т. 1 (IV). С. 1011-1014. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Малахова Л. В., Крюкова М. Р., Мосейченко И. Н. Загрязнение донных отложений рек Крыма стойкими органическими соединениями в условиях различной антропогенной нагрузки // Рациональное природопользование: наука, практика, образование : материалы Междунар. науч.-практ. конф., посвящ. 80-летию со дня рождения д-ра геогр. наук, проф. А. В. Евсеева (Москва, МГУ, 5–6 февраля 2026 г.). Москва : Изд-во «Университетская книга», 2026. С. 274-280. https://elibrary.ru/aujonj </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статкевич С. В., Карпова Е. П., Мильчакова Н. А., Бархалов Р. М., Александров В. В., Мосейченко И. Н., Корнийчук Ю. М. Современное состояние фауны десятиногих ракообразных дагестанского побережья Каспия // Морские исследования и образование (MARESEDU-2025) : труды XIV Междунар. науч.-практ. конф., 27–31 октября 2025 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2026. Т. 1 (IV). С. 1015-1017. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Очерк в Красной книге</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Беднарская Е. В., Дулицкий А. И., Прокопов Г. А. Вечерница малая </w:t>
       </w:r>
       <w:r>