--- v0 (2026-05-17)
+++ v1 (2026-06-13)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 125012100509-6 «Оценка и развитие рыбохозяйственного потенциала перспективных районов Северного Причерноморья»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 17-05-2026 03:12</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 13-06-2026 12:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/54/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>