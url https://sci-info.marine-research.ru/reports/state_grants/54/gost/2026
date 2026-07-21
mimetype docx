--- v1 (2026-06-13)
+++ v2 (2026-07-21)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 125012100509-6 «Оценка и развитие рыбохозяйственного потенциала перспективных районов Северного Причерноморья»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 13-06-2026 12:39</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/54/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -81,50 +81,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шаганов В. В. Обнаружение морской собачки-павлина </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Salaria pavo</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Blennidae) в Керченском проливе (Крымский полуостров) и некоторые её эколого-поведенческие особенности // Вопросы ихтиологии. 2025. Т. 65, № 5. С. 640-644. https://doi.org/10.7868/S3034514625050105 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шаганов В. В., Зинабадинова С. С. Питание массовых видов рыб семейства собачковых (Pisces: Blenniidae) в прибрежной зоне Восточного Южнобережья Крыма (Черное море) // Вестник Керченского государственного морского технологического университета. 2025. № 4. С. 79-85. [БС 4][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Материалы конференции</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Маркова В. С., Поспелова Н. В., Приймак А. С., Солодушко И. С. Разнообразие вредоносных микроводорослей в прибрежье Крыма (Черное море) // Морские исследования и образование (MARESEDU-2025) : труды XIV Междунар. науч.-практ. конф., 27–31 октября 2025 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2026. Т. 3 (IV). С. 452-454. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Селиванова К. А., Фролкин Г. В., Зарипова К. М., Тихонова Е. А., Бурдиян Н. В., Дорошенко Ю. В. Химико-микробиологическая характеристика прибрежной акватории юго-восточной части п-ва Камчатка (Тихий океан) // Морские исследования и образование (MARESEDU-2025) : труды XIV Междунар. науч.-практ. конф., 27–31 октября 2025 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2026. Т. 3 (IV). С. 470-475. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Шаганов В. В. Основные принципы пространственно-этологической организации ихтиоценов каменистых и скалистых грунтов восточного южнобережья Крыма (Черное море) // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 527-531. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Шаганов В. В., Семеновский С. С. Предварительные данные по биологии бычка-кругляша </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gobius cobitis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Actinopterygii, Gobiiformes, Gobiidae) в прибрежной зоне Восточного Южнобережья Крыма (Черное море) // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 531-535. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тезисы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Фролкин Г. В., Селиванова К. А., Тихонова Е. А., Бурдиян Н. В., Дорошенко Ю. В. Химико-микробиологическая характеристика донных отложений прибрежной акватории юго-восточной части п-ва Камчатка (Тихий океан) // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 181-183. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>