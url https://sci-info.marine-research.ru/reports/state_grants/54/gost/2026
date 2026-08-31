--- v2 (2026-07-21)
+++ v3 (2026-08-31)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 125012100509-6 «Оценка и развитие рыбохозяйственного потенциала перспективных районов Северного Причерноморья»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:43</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 15:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/54/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>