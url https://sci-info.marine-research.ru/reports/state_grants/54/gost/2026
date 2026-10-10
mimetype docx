--- v3 (2026-08-31)
+++ v4 (2026-10-10)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 125012100509-6 «Оценка и развитие рыбохозяйственного потенциала перспективных районов Северного Причерноморья»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 15:08</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/54/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -140,50 +140,68 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шаганов В. В., Семеновский С. С. Предварительные данные по биологии бычка-кругляша </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gobius cobitis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Actinopterygii, Gobiiformes, Gobiidae) в прибрежной зоне Восточного Южнобережья Крыма (Черное море) // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 531-535. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тезисы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Алёмова А. С., Белогурова Р. Е. Особенности филогенетических отношений солнечного окуня (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lepomis gibbosus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">) из водных объектов Северного Причерноморья и нативного ареала // Биология – наука XXI века : сб. тез. 29-й Пущинской шк.-конф. молодых ученых с междунар. участием, 20–23 апреля 2026 г., Пущино, Россия. Пущино : ФИЦ ПНЦБИ РАН, 2026. С. 6-7. https://www.elibrary.ru/pknkno </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Фролкин Г. В., Селиванова К. А., Тихонова Е. А., Бурдиян Н. В., Дорошенко Ю. В. Химико-микробиологическая характеристика донных отложений прибрежной акватории юго-восточной части п-ва Камчатка (Тихий океан) // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 181-183. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>