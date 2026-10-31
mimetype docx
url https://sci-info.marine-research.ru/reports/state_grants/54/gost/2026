--- v4 (2026-10-10)
+++ v5 (2026-10-31)
@@ -25,80 +25,109 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 125012100509-6 «Оценка и развитие рыбохозяйственного потенциала перспективных районов Северного Причерноморья»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 20:03</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 31-10-2026 19:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/54/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Andryushina Y. V., Izrailskaia A. V. Morphological and Molecular Characterization of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plagiorchis elegans</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Cercariae from Snails, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lymnaea stagnalis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, in Southern Russia // Inland Water Biology. 2026. Vol. 19, no. 3. P. 904-909. https://doi.org/10.1134/S1995082925601169 [БС 3][WoS][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Макаров М. В., Белогурова Р. Е. Макрозообентос в различных биотопах вершины бухты Круглой (Чёрное море, Крымский полуостров) // Теоретическая и прикладная экология. 2026. № 1. С. 36-46. https://doi.org/10.25750/1995-4301-2026-1-036-046 [БС 2][WoS][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шаганов В. В. Обнаружение морской собачки-павлина </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Salaria pavo</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Blennidae) в Керченском проливе (Крымский полуостров) и некоторые её эколого-поведенческие особенности // Вопросы ихтиологии. 2025. Т. 65, № 5. С. 640-644. https://doi.org/10.7868/S3034514625050105 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -144,62 +173,115 @@
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gobius cobitis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Actinopterygii, Gobiiformes, Gobiidae) в прибрежной зоне Восточного Южнобережья Крыма (Черное море) // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 531-535. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тезисы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Алёмова А. С., Белогурова Р. Е. Особенности филогенетических отношений солнечного окуня (</w:t>
+        <w:t xml:space="preserve">Belogurova R. E., Alyomova A. S. Phylogenetic Relationships of Pumpkinseed Sunfish (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lepomis gibbosus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">) from Water Bodies of the Northern Black Sea Region and across Its Native Range // 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> International Marine &amp; Freshwater Sciences Symposium Proceedings (MarFresh-2026), 1-2 September 2026, İskenderun, Türkiye / Ed. T. Özkan. İskenderun, Türkiye : AssosiaTech Publ., 2026. P. 204. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Алёмова А. С., Белогурова Р. Е. Особенности филогенетических отношений солнечного окуня (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lepomis gibbosus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">) из водных объектов Северного Причерноморья и нативного ареала // Биология – наука XXI века : сб. тез. 29-й Пущинской шк.-конф. молодых ученых с междунар. участием, 20–23 апреля 2026 г., Пущино, Россия. Пущино : ФИЦ ПНЦБИ РАН, 2026. С. 6-7. https://www.elibrary.ru/pknkno </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Маркова В. С., Поспелова Н. В., Приймак А. С. Сезонная динамика вредоносных микроводорослей в районах марикультуры в прибрежье Крыма (Черное море) // Моря России: состояние исследований, информационные ресурсы, экономика данных : тез. докл. X Всерос. науч. конф., г. Севастополь, 21–25 сентября 2026 г. Севастополь : ФИЦ МГИ, 2026. С. 205-206. https://conf.mhi-ras.ru/morya_rossii-2026_tezisy.pdf </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Статкевич С. В., Белогурова Р. Е., Моцарь Е. В. Обнаружение краба </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eurypanopeus depressus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Smith, 1869) в Севастопольской бухте (Крым) // Чужеродные виды в Голарктике. Борок-VII : тез. докл. VII Междунар. симпозиума по изучению чужеродных видов (Россия, Борок — Ярославль, 12–16 октября 2026 г.). Борок : ИБВВ РАН ; Волгоград : Перископ-Волга, 2026. С. 303-304. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Фролкин Г. В., Селиванова К. А., Тихонова Е. А., Бурдиян Н. В., Дорошенко Ю. В. Химико-микробиологическая характеристика донных отложений прибрежной акватории юго-восточной части п-ва Камчатка (Тихий океан) // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 181-183. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">