--- v0 (2026-05-16)
+++ v1 (2026-06-07)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 125012100509-6 «Оценка и развитие рыбохозяйственного потенциала перспективных районов Северного Причерноморья»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 17-05-2026 02:41</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 07-06-2026 06:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/54</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>