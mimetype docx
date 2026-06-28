--- v1 (2026-06-07)
+++ v2 (2026-06-28)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 125012100509-6 «Оценка и развитие рыбохозяйственного потенциала перспективных районов Северного Причерноморья»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 07-06-2026 06:19</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 28-06-2026 21:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/54</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>