--- v2 (2026-06-28)
+++ v3 (2026-07-22)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 125012100509-6 «Оценка и развитие рыбохозяйственного потенциала перспективных районов Северного Причерноморья»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 28-06-2026 21:01</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 22-07-2026 06:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/54</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -221,62 +221,101 @@
         <w:t xml:space="preserve">Маркова В. С., Белогурова Р. Е. Зубарик </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Diplodus puntazzo</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Cetti, 1784) - перспективный объект марикультуры в Черном море // Актуальные проблемы освоения биологических ресурсов Мирового океана : материалы VIII Междунар. науч.-техн. конф.. Владивосток : Дальрыбвтуз, 2024. С. 185-189. https://elibrary.ru/item.asp?id=67913400 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Маркова В. С., Поспелова Н. В., Приймак А. С. Разнообразие микроводорослей в спектре питания культивируемых двустворчатых моллюсков (Чёрное море) // Водные биоресурсы и аквакультура Юга России : материалы VI Всерос. науч.-практ. конф., 30 мая 2025 г., Краснодар, РФ. Краснодар : Кубанский гос. ун-т, 2025. С. 46-47. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Маркова В. С., Поспелова Н. В., Приймак А. С., Солодушко И. С. Разнообразие вредоносных микроводорослей в прибрежье Крыма (Черное море) // Морские исследования и образование (MARESEDU-2025) : труды XIV Междунар. науч.-практ. конф., 27–31 октября 2025 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2026. Т. 3 (IV). С. 452-454. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Селиванова К. А., Фролкин Г. В., Зарипова К. М., Тихонова Е. А., Бурдиян Н. В., Дорошенко Ю. В. Химико-микробиологическая характеристика прибрежной акватории юго-восточной части п-ва Камчатка (Тихий океан) // Морские исследования и образование (MARESEDU-2025) : труды XIV Междунар. науч.-практ. конф., 27–31 октября 2025 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2026. Т. 3 (IV). С. 470-475. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Шаганов В. В. Основные принципы пространственно-этологической организации ихтиоценов каменистых и скалистых грунтов восточного южнобережья Крыма (Черное море) // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 527-531. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Шаганов В. В., Дончик П. И. Морская собачка-павлин </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Salaria pavo</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Blenniidae) - новый вид в ихтиофауне донно-прибрежного комплекса Керченского пролива (Крымский полуостров) // Актуальные проблемы биоразнообразия и природопользования : cб. тр. по материалам III Нац. науч.-практ. конф., посвящ. 25-летию каф. экологии моря ФГБОУ ВО «КГМТУ» (Керчь, 14-15 мая 2024 г.). Керчь : КГМТУ, 2024. С. 86-89. https://www.kgmtu.ru/documents/nauka/sbornik_APBiP_EM25_2024.pdf </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Шаганов В. В., Семеновский С. С. Предварительные данные по биологии бычка-кругляша </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gobius cobitis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Actinopterygii, Gobiiformes, Gobiidae) в прибрежной зоне Восточного Южнобережья Крыма (Черное море) // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 531-535. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тезисы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Белогурова Р. Е., Карпова Е. П., Куршаков С. В., Аблязов Э. Р. Популяционные характеристики крымской быстрянки </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alburnoides maculatus</w:t>
       </w:r>
       <w:r>