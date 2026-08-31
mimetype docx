--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 125012100509-6 «Оценка и развитие рыбохозяйственного потенциала перспективных районов Северного Причерноморья»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 22-07-2026 06:17</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 03:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/54</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>