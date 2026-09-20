--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 125012100509-6 «Оценка и развитие рыбохозяйственного потенциала перспективных районов Северного Причерноморья»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 03:07</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 20-09-2026 12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/54</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -283,50 +283,68 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шаганов В. В., Семеновский С. С. Предварительные данные по биологии бычка-кругляша </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gobius cobitis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Actinopterygii, Gobiiformes, Gobiidae) в прибрежной зоне Восточного Южнобережья Крыма (Черное море) // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 531-535. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тезисы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Алёмова А. С., Белогурова Р. Е. Особенности филогенетических отношений солнечного окуня (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lepomis gibbosus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">) из водных объектов Северного Причерноморья и нативного ареала // Биология – наука XXI века : сб. тез. 29-й Пущинской шк.-конф. молодых ученых с междунар. участием, 20–23 апреля 2026 г., Пущино, Россия. Пущино : ФИЦ ПНЦБИ РАН, 2026. С. 6-7. https://www.elibrary.ru/pknkno </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Белогурова Р. Е., Карпова Е. П., Куршаков С. В., Аблязов Э. Р. Популяционные характеристики крымской быстрянки </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alburnoides maculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Kessler, 1859) (Cyprinidae) реки  Салгир (Крымский полуостров, Симферопольский район) // Биология внутренних вод. Перспективы и проблемы современной гидробиологии : материалы XVII Всерос. науч. конф. молодых ученых, посвящ. 300-летию Рос. акад. наук, 170-летию со дня рожд. Н. А. Морозова и 130-летию со дня рожд. И. Д. Папанина, 21–25 октября 2024 г., п. Борок, РФ. Ярославль : Канцлер, 2024. С. 23. https://ibiw.ru/download/4222079.PDF </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Игнатьева Д. А., Андреенко Т. И., Солдатов А. А. Взаимосвязь соматического роста двустворчатых моллюсков с РНК/ДНК индексом и экспрессией генов роста // Изучение водных и наземных экосистем: история и современность : тез. докл. III Междунар. науч.-практ. конф., 2–7 сентября 2024 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2024. С. 182-183. </w:t>
       </w:r>
     </w:p>