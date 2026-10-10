--- v5 (2026-09-20)
+++ v6 (2026-10-10)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 125012100509-6 «Оценка и развитие рыбохозяйственного потенциала перспективных районов Северного Причерноморья»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 20-09-2026 12:16</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 19:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/54</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>