--- v6 (2026-10-10)
+++ v7 (2026-10-31)
@@ -25,80 +25,109 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 125012100509-6 «Оценка и развитие рыбохозяйственного потенциала перспективных районов Северного Причерноморья»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 19:21</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 31-10-2026 18:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/54</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Andryushina Y. V., Izrailskaia A. V. Morphological and Molecular Characterization of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plagiorchis elegans</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Cercariae from Snails, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lymnaea stagnalis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, in Southern Russia // Inland Water Biology. 2026. Vol. 19, no. 3. P. 904-909. https://doi.org/10.1134/S1995082925601169 [БС 3][WoS][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Belogurova R. E., Abliazov E. R., Karpova E. P. Modern State of Ichthyofauna of Lake Donuzlav (Western Crimea, Black Sea) // Inland Water Biology. 2024. Vol. 17, no. 5. P. 814-821. https://doi.org/10.1134/S1995082924700482 [БС 3][WoS][Scopus][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shaganov V. V. Finding of the Peacock Blenny </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Salario pavo</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Blennidae) in the Kerch Strait (Crimean Peninsula) and Some of its Ecological and Behavioral Features // Journal of Ichthyology. 2025. Vol. 65, no. 5. P. 917-920. https://doi.org/10.1134/S0032945224602872 [БС 3][WoS][Scopus][РИНЦ][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -287,50 +316,78 @@
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gobius cobitis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Actinopterygii, Gobiiformes, Gobiidae) в прибрежной зоне Восточного Южнобережья Крыма (Черное море) // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 531-535. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тезисы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Belogurova R. E., Alyomova A. S. Phylogenetic Relationships of Pumpkinseed Sunfish (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lepomis gibbosus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">) from Water Bodies of the Northern Black Sea Region and across Its Native Range // 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> International Marine &amp; Freshwater Sciences Symposium Proceedings (MarFresh-2026), 1-2 September 2026, İskenderun, Türkiye / Ed. T. Özkan. İskenderun, Türkiye : AssosiaTech Publ., 2026. P. 204. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Алёмова А. С., Белогурова Р. Е. Особенности филогенетических отношений солнечного окуня (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lepomis gibbosus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) из водных объектов Северного Причерноморья и нативного ареала // Биология – наука XXI века : сб. тез. 29-й Пущинской шк.-конф. молодых ученых с междунар. участием, 20–23 апреля 2026 г., Пущино, Россия. Пущино : ФИЦ ПНЦБИ РАН, 2026. С. 6-7. https://www.elibrary.ru/pknkno </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Белогурова Р. Е., Карпова Е. П., Куршаков С. В., Аблязов Э. Р. Популяционные характеристики крымской быстрянки </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -344,62 +401,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Игнатьева Д. А., Андреенко Т. И., Солдатов А. А. Взаимосвязь соматического роста двустворчатых моллюсков с РНК/ДНК индексом и экспрессией генов роста // Изучение водных и наземных экосистем: история и современность : тез. докл. III Междунар. науч.-практ. конф., 2–7 сентября 2024 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2024. С. 182-183. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Карпова Е. П., Аблязов Э. Р., Куршаков С. В., Белогурова Р. Е., Чеснокова И. И., Шавриев Д. Г. Разнообразие рыб реки Биюк-Карасу в Крыму // Актуальные вопросы изучения и сохранения биологического и ландшафтного разнообразия юга России : cб. материалов Всерос. науч.-практ. конф., Симферополь, 8–11 октября 2024 г. Симферополь : КФУ им. В. И. Вернадского, 2024. C. 130-131. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Маркова В. С., Поспелова Н. В. Вредоносные виды микроводорослей в районах морских ферм в прибрежье Севастополя // Актуальные проблемы планктонологии : материалы V Междунар. конф. с таксономическим тренингом для молодых ученых, 8–12 сентября 2025 г., г. Светлогорск (Калининградская область), Россия. Калининград : ФГБОУ ВО «КГТУ», 2025. С. 84-85. https://www.elibrary.ru/item.asp?id=82743387 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Маркова В. С., Поспелова Н. В., Приймак А. С. Сезонная динамика вредоносных микроводорослей в районах марикультуры в прибрежье Крыма (Черное море) // Моря России: состояние исследований, информационные ресурсы, экономика данных : тез. докл. X Всерос. науч. конф., г. Севастополь, 21–25 сентября 2026 г. Севастополь : ФИЦ МГИ, 2026. С. 205-206. https://conf.mhi-ras.ru/morya_rossii-2026_tezisy.pdf </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Полевой Д. М., Полякова Т. А., Пронькина Н. В. Проникновение чужеродных видов паразитов с инвазивным видом рыб – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lepomis gibbosus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> L., 1758 (Actinopterygii: Centrarchidae) в экосистемы внутренних водоемов Крыма // Конгресс исследователей симбиотических систем (КИСС 2025) : сб. тез., 6-11 октября 2025 г., Москва, РФ. Москва : ИПЭЭ РАН, 2025. С. 146. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Статкевич С. В., Белогурова Р. Е., Моцарь Е. В. Обнаружение краба </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eurypanopeus depressus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Smith, 1869) в Севастопольской бухте (Крым) // Чужеродные виды в Голарктике. Борок-VII : тез. докл. VII Междунар. симпозиума по изучению чужеродных видов (Россия, Борок — Ярославль, 12–16 октября 2026 г.). Борок : ИБВВ РАН ; Волгоград : Перископ-Волга, 2026. С. 303-304. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Фролкин Г. В., Селиванова К. А., Тихонова Е. А., Бурдиян Н. В., Дорошенко Ю. В. Химико-микробиологическая характеристика донных отложений прибрежной акватории юго-восточной части п-ва Камчатка (Тихий океан) // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 181-183. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шаганов В. В. Пространственная зональность и некоторые поведенческие особенности ласточки </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chromis chromis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Pomacentridae, Teleostei) в прибрежной зоне Юго-Восточного Крыма (Черное море) // Морские технологии: проблемы и решения – 2025 : сб. ст. по материалам науч.-практ. конф. преподавателей, аспирантов и сотрудников ФГБОУ ВО «КГМТУ», 21–25 апреля 2025 г., Керчь, РФ. Керчь : КГМТУ, 2025. С. 362-363. https://www.elibrary.ru/wanxny </w:t>