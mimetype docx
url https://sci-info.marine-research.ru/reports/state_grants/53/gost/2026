--- v0 (2026-06-07)
+++ v1 (2026-07-21)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124021300070-2 «Комплексное исследование экологических и физиолого-биохимических особенностей микроводорослей различных таксономических групп при адаптации к меняющимся условиям среды»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 07-06-2026 08:30</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/53/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -84,51 +84,51 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Porphyridium purpureum</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Bory) Ross using sodium bicarbonate as a carbon source // Bioresource Technology Reports. 2026. Vol. 33. Art. no. 102615 (9 p.). https://doi.org/10.1016/j.biteb.2026.102615 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shoman N., Solomonova E., Akimov A., Zheleznova S., Rylkova O. Herbicide glyphosate as a metabolic modulator of growth, carotenogenesis and lipogenesis in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dunaliella salina</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> // Journal of Applied Phycology. 2026.  https://doi.org/10.1007/s10811-026-03856-2 (Online first) [БС 1][WoS][Scopus]</w:t>
+        <w:t xml:space="preserve"> // Journal of Applied Phycology. 2026. https://doi.org/10.1007/s10811-026-03856-2 (Online first) [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solomonova E. S., Shoman N. Yu., Rylkova O. A., Akimov A. I. Improved Staining of Microalgae with Fluorescent Dyes Nile Red and BODIPY for the Determination of Neutral Lipids // Russian Journal of Plant Physiology. 2025. Vol. 72. Art. no. 237 (8 p.). https://doi.org/10.1134/S1021443725605245 [БС 1][WoS][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A., Rylkova O., Meger Ya. Effect of Zinc on Basic Physiological Parameters of the Diatom Microalgae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thalassiosira</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Weissflogii and Assessment of its Toxicoresistance // Thalassas. 2026. Vol. 42. Art. no. 14 (12 p.). https://doi.org/10.1007/s41208-026-01034-2 [БС 3][WoS][Scopus]</w:t>
@@ -168,50 +168,68 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Gomont) K. R. S. Santos &amp; Hentschke (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Spirulina</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) при различных сроках хранения в обезвоженном состоянии // Морской биологический журнал. 2026. Т. 11, № 1. С. 98-108. https://doi.org/10.21072/mbj.2026.11.1.09 [БС 1][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Патент / авт. св-во</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Пат. 2862532 Российская Федерация. МПК C12N 1/12 (2006.01). Способ полупромышленного культивирования красной микроводоросли </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Porphyridium purpureum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> в открытых бассейнах и система для его реализации / Боровков А. Б., Лелеков А. С., Гудвилович И. Н., Жондарева Я. Д., Новикова Т. М., Горбунова С. Ю., Авсиян А. Л., Клочкова В. С.; патентообладатель(и) Федеральное государственное бюджетное учреждение науки Федеральный исследовательский центр "Институт биологии южных морей имени А.О. Ковалевского РАН" (ФИЦ ИнБЮМ); № 2025122075; заявл. 08.08.2025, опубл. 21.05.2026, бюл. № 15. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пат. 2860234 Российская Федерация. МПК A23C 19/068 (2006.01). Способ получения сычужного сыра с созреванием / Харчук И. А., Рылькова О. А.; патентообладатель(и) Федеральное государственное бюджетное учреждение науки Федеральный исследовательский центр "Институт биологии южных морей имени А.О. Ковалевского РАН" (ФИЦ ИнБЮМ); № 2025100307; заявл. 09.01.2025, опубл. 15.04.2026, бюл. № 11. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пат. 2860799 Российская Федерация. МПК A23C 9/13 (2006.01), A23C 9/12 (2006.01). Способ получения термостатного йогурта / Харчук И. А., Рылькова О. А., Боровков А. Б., Береговая Н. М.; патентообладатель(и) Федеральное государственное бюджетное учреждение науки Федеральный исследовательский центр "Институт биологии южных морей имени А.О. Ковалевского РАН" (ФИЦ ИнБЮМ); № 2025113121; заявл. 14.05.2025, опубл. 22.04.2026, бюл. № 12. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Материалы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>