--- v1 (2026-07-21)
+++ v2 (2026-09-01)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124021300070-2 «Комплексное исследование экологических и физиолого-биохимических особенностей микроводорослей различных таксономических групп при адаптации к меняющимся условиям среды»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:48</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 01-09-2026 04:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/53/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>