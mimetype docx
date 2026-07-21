--- v0 (2026-06-13)
+++ v1 (2026-07-21)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124021300070-2 «Комплексное исследование экологических и физиолого-биохимических особенностей микроводорослей различных таксономических групп при адаптации к меняющимся условиям среды»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2024 по 01-12-2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 13-06-2026 13:58</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/53/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -113,51 +113,51 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solomonova E. S., Shoman N. Yu., Akimov A. I. Applicability of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cyclotella caspia</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thalassiosira weissflogii</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> diatomous water growth for the removal of the antibiotic tetracycline // Folia Microbiologica. 2025.  https://doi.org/10.1007/s12223-025-01255-7 (Online first) [БС 3][WoS][Scopus]</w:t>
+        <w:t xml:space="preserve"> diatomous water growth for the removal of the antibiotic tetracycline // Folia Microbiologica. 2025. https://doi.org/10.1007/s12223-025-01255-7 (Online first) [БС 3][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Авсиян А. Л., Гудвилович И. Н. Диатомовые микроводоросли как продуценты фукоксантина и полиненасыщенных жирных кислот // Ученые записки Казанского университета. Серия Естественные науки. 2025. Т. 167, № 3. С. 399-440. https://doi.org/10.26907/2542-064X.2025.3.399-440 [БС 1][WoS][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Жондарева Я. Д., Рылькова О. А., Дорошенко Ю. В., Николайчук Н. А., Лелеков А. С. Продукционные характеристики роста культуры </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chlorella vulgaris</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> и ассоциированной с ней микробиоты при различных типах питания // Таврический вестник аграрной науки. 2024. № 4 (40). С. 83-98. https://doi.org/10.5281/zenodo.14184442 [БС 3][РИНЦ]</w:t>