--- v1 (2026-07-21)
+++ v2 (2026-09-01)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124021300070-2 «Комплексное исследование экологических и физиолого-биохимических особенностей микроводорослей различных таксономических групп при адаптации к меняющимся условиям среды»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2024 по 01-12-2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:48</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 01-09-2026 04:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/53/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>