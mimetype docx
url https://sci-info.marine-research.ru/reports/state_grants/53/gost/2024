--- v0 (2026-06-07)
+++ v1 (2026-07-21)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124021300070-2 «Комплексное исследование экологических и физиолого-биохимических особенностей микроводорослей различных таксономических групп при адаптации к меняющимся условиям среды»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2023 по 01-12-2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 07-06-2026 08:30</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/53/2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -88,51 +88,51 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is not monotypic: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">P. agilis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> sp. nov. (Cryptophyceae, Geminigeraceae) from the Black Sea and hidden diversity of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proteomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> species // Botanica Marina. 2024.  https://doi.org/10.1515/bot-2024-0039 (Online first) [БС 2][WoS][Scopus]</w:t>
+        <w:t xml:space="preserve"> species // Botanica Marina. 2024. https://doi.org/10.1515/bot-2024-0039 (Online first) [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lukyanov V., Gorbunova S., Avsiyan A. Biotechnological and economic assessment of the productivity of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chlorella vulgaris</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IBSS-19 microalgae under different cultivation regimes // Bioresource Technology Reports. 2024. Vol. 27. Art. no. 101907 (7 p.). https://doi.org/10.1016/j.biteb.2024.101907 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shoman N., Solomonova E., Akimov A. Effect of the Antibiotic Tetracycline on Structural-Functional Characteristics of Coccolithophore </w:t>