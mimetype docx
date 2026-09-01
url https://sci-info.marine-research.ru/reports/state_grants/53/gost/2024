--- v1 (2026-07-21)
+++ v2 (2026-09-01)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124021300070-2 «Комплексное исследование экологических и физиолого-биохимических особенностей микроводорослей различных таксономических групп при адаптации к меняющимся условиям среды»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2023 по 01-12-2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:48</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 01-09-2026 04:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/53/2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>