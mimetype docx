--- v0 (2026-06-07)
+++ v1 (2026-07-21)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124021300070-2 «Комплексное исследование экологических и физиолого-биохимических особенностей микроводорослей различных таксономических групп при адаптации к меняющимся условиям среды»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 07-06-2026 07:52</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/53</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -142,51 +142,51 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is not monotypic: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">P. agilis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> sp. nov. (Cryptophyceae, Geminigeraceae) from the Black Sea and hidden diversity of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proteomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> species // Botanica Marina. 2024.  https://doi.org/10.1515/bot-2024-0039 (Online first) [БС 2][WoS][Scopus]</w:t>
+        <w:t xml:space="preserve"> species // Botanica Marina. 2024. https://doi.org/10.1515/bot-2024-0039 (Online first) [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lukyanov V., Gorbunova S., Avsiyan A. Biotechnological and economic assessment of the productivity of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chlorella vulgaris</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IBSS-19 microalgae under different cultivation regimes // Bioresource Technology Reports. 2024. Vol. 27. Art. no. 101907 (7 p.). https://doi.org/10.1016/j.biteb.2024.101907 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shoman N., Solomonova E., Akimov A. Effect of the Antibiotic Tetracycline on Structural-Functional Characteristics of Coccolithophore </w:t>
@@ -196,80 +196,80 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysotila</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> sp. and the Degree of Its Calcification // Regional Studies in Marine Science. 2024. Vol. 73. Art. no. 103479 (8 p.). https://doi.org/10.1016/j.rsma.2024.103479 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shoman N., Solomonova E., Akimov A., Zheleznova S., Rylkova O. Herbicide glyphosate as a metabolic modulator of growth, carotenogenesis and lipogenesis in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dunaliella salina</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> // Journal of Applied Phycology. 2026.  https://doi.org/10.1007/s10811-026-03856-2 (Online first) [БС 1][WoS][Scopus]</w:t>
+        <w:t xml:space="preserve"> // Journal of Applied Phycology. 2026. https://doi.org/10.1007/s10811-026-03856-2 (Online first) [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solomonova E. S., Shoman N. Yu., Akimov A. I. Applicability of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cyclotella caspia</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thalassiosira weissflogii</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> diatomous water growth for the removal of the antibiotic tetracycline // Folia Microbiologica. 2025.  https://doi.org/10.1007/s12223-025-01255-7 (Online first) [БС 3][WoS][Scopus]</w:t>
+        <w:t xml:space="preserve"> diatomous water growth for the removal of the antibiotic tetracycline // Folia Microbiologica. 2025. https://doi.org/10.1007/s12223-025-01255-7 (Online first) [БС 3][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solomonova E. S., Shoman N. Yu., Rylkova O. A., Akimov A. I. Improved Staining of Microalgae with Fluorescent Dyes Nile Red and BODIPY for the Determination of Neutral Lipids // Russian Journal of Plant Physiology. 2025. Vol. 72. Art. no. 237 (8 p.). https://doi.org/10.1134/S1021443725605245 [БС 1][WoS][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A., Rylkova O., Meger Ya. Application of confocal microscopy and flow cytometry to identify physiological responses of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prorocentrum micans</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to the herbicide glyphosate // Marine Environmental Research. 2024. Vol. 196. Art. no. 106417 (8 p.). https://doi.org/10.1016/j.marenvres.2024.106417 [БС 1][WoS][Scopus]</w:t>
@@ -534,50 +534,68 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Челебиева Э. С., Чубчикова И. Н., Данцюк Н. В., Дробецкая И. В., Минюк Г. С. Морфофизиологические характеристики зеленой каротиногенной микроводоросли </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Coelastrella</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> sp. в условиях лабораторной накопительной культуры // Актуальные вопросы биологической физики и химии. 2024. Т. 9, № 2. С. 184-190. [РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Патент / авт. св-во</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Пат. 2862532 Российская Федерация. МПК C12N 1/12 (2006.01). Способ полупромышленного культивирования красной микроводоросли </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Porphyridium purpureum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> в открытых бассейнах и система для его реализации / Боровков А. Б., Лелеков А. С., Гудвилович И. Н., Жондарева Я. Д., Новикова Т. М., Горбунова С. Ю., Авсиян А. Л., Клочкова В. С.; патентообладатель(и) Федеральное государственное бюджетное учреждение науки Федеральный исследовательский центр "Институт биологии южных морей имени А.О. Ковалевского РАН" (ФИЦ ИнБЮМ); № 2025122075; заявл. 08.08.2025, опубл. 21.05.2026, бюл. № 15. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пат. 2860234 Российская Федерация. МПК A23C 19/068 (2006.01). Способ получения сычужного сыра с созреванием / Харчук И. А., Рылькова О. А.; патентообладатель(и) Федеральное государственное бюджетное учреждение науки Федеральный исследовательский центр "Институт биологии южных морей имени А.О. Ковалевского РАН" (ФИЦ ИнБЮМ); № 2025100307; заявл. 09.01.2025, опубл. 15.04.2026, бюл. № 11. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пат. 2860799 Российская Федерация. МПК A23C 9/13 (2006.01), A23C 9/12 (2006.01). Способ получения термостатного йогурта / Харчук И. А., Рылькова О. А., Боровков А. Б., Береговая Н. М.; патентообладатель(и) Федеральное государственное бюджетное учреждение науки Федеральный исследовательский центр "Институт биологии южных морей имени А.О. Ковалевского РАН" (ФИЦ ИнБЮМ); № 2025113121; заявл. 14.05.2025, опубл. 22.04.2026, бюл. № 12. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пат. 235025 Российская Федерация. МПК C12N 1/12 (2006.01), C12M 1/34 (2006.01). Устройство для контроля роста культуры </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>