--- v1 (2026-07-21)
+++ v2 (2026-08-10)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124021300070-2 «Комплексное исследование экологических и физиолого-биохимических особенностей микроводорослей различных таксономических групп при адаптации к меняющимся условиям среды»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 04:42</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 10-08-2026 09:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/53</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>