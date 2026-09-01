--- v2 (2026-08-10)
+++ v3 (2026-09-01)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124021300070-2 «Комплексное исследование экологических и физиолого-биохимических особенностей микроводорослей различных таксономических групп при адаптации к меняющимся условиям среды»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 10-08-2026 09:51</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 01-09-2026 04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/53</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>