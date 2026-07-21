--- v0 (2026-06-07)
+++ v1 (2026-07-21)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100090-4 «Механизмы функционирования иммунной системы двустворчатых моллюсков и физиологические основы ее адаптации к абиотическим, биотическим и антропогенным факторам окружающей среды»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 07-06-2026 08:30</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/52/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -138,80 +138,98 @@
         <w:t xml:space="preserve"> // Antioxidants. 2026. Vol. 15, iss. 5. Art. no. 596 (14 p.). https://doi.org/10.3390/antiox15050596 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kukhareva T. A., Kladchenko E. S., Podolskaya M. S., Gavruseva T. V., Tkachuk A. A., Bogacheva E. A., Chelebieva E. S., Lavrichenko D. S., Borovkov A. B., Andreyeva A. Yu. Immunosuppression and gill damage of acidification and hypoxia on the Pacific oyster </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Magallana gigas</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> // Estuarine, Coastal and Shelf Science. 2026. Vol. 337. Art. no. 109922 (12 p.). https://doi.org/10.1016/j.ecss.2026.109922 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Shalagina N. E., Soldatov A. A., Gostyukhina O. L., Rychkova V. N. Effect of Cold Shock Exposure on the Morphology and Antioxidant Status of Circular Red Blood Cells in the Blackscorpion Fish </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scorpaena porcus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> // Inland Water Biology. 2026. Vol. 19, iss. 1. P. 237-248. https://doi.org/10.1134/S1995082926600134 [БС 3][WoS][Scopus][РИНЦ][Перевод]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Shalagina N. E., Soldatov A. A., Gostyukhina O. L., Rychkova V. N. Effects of Cold Shock on the State of the Antioxidant Enzyme Complex in Tissues of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Scorpaena porcus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> L., 1758 // Biology Bulletin. 2025. Vol. 52. Art. no. 385 (11 p.). https://doi.org/10.1134/S1062359025610985 [БС 2][WoS][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шалагина Н. Е., Солдатов А. А., Гостюхина О. Л., Рычкова В. Н. Особенности морфологии и антиоксидантный статус циркулирующих эритроцитов морского ерша </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Scorpaena porcus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> в условиях холодового шока // Биология внутренних вод. 2026. Т. 19, № 1. С. 242-252. https://doi.org/10.7868/S3034522726010201 [БС 1][РИНЦ]</w:t>
+        <w:t xml:space="preserve"> в условиях холодового шока // Биология внутренних вод. 2026. Т. 19, № 1. С. 242-252. https://doi.org/10.7868/S3034522726010201 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тезисы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лавриченко Д. С., Гостюхина О. Л., Челебиева Э. С., Богачева Е. А., Кладченко Е. С. Оценка функционального статуса Cредиземноморской мидии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mytilus galloprovincialis</w:t>
       </w:r>
       <w:r>