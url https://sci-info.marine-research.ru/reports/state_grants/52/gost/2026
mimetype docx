--- v1 (2026-07-21)
+++ v2 (2026-08-31)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100090-4 «Механизмы функционирования иммунной системы двустворчатых моллюсков и физиологические основы ее адаптации к абиотическим, биотическим и антропогенным факторам окружающей среды»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:43</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/52/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -174,62 +174,96 @@
         <w:t xml:space="preserve"> // Inland Water Biology. 2026. Vol. 19, iss. 1. P. 237-248. https://doi.org/10.1134/S1995082926600134 [БС 3][WoS][Scopus][РИНЦ][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shalagina N. E., Soldatov A. A., Gostyukhina O. L., Rychkova V. N. Effects of Cold Shock on the State of the Antioxidant Enzyme Complex in Tissues of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Scorpaena porcus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> L., 1758 // Biology Bulletin. 2025. Vol. 52. Art. no. 385 (11 p.). https://doi.org/10.1134/S1062359025610985 [БС 2][WoS][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tkachuk A. A., Kukhareva T. A., Andreyeva A. Yu. Adrenergic control of immune and metabolic responses in bivalve hemocytes: evidence from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mytilus galloprovincialis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> // Fish and Shellfish Immunology. 2026. Vol. 178. Art. no. 111641 (9 p.). https://doi.org/10.1016/j.fsi.2026.111641 [БС 1][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Шалагина Н. Е., Солдатов А. А., Гостюхина О. Л., Рычкова В. Н. Особенности морфологии и антиоксидантный статус циркулирующих эритроцитов морского ерша </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Scorpaena porcus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> в условиях холодового шока // Биология внутренних вод. 2026. Т. 19, № 1. С. 242-252. https://doi.org/10.7868/S3034522726010201 [БС 1][РИНЦ][С переводом]</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Патент / авт. св-во</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Пат. 2862558 Российская Федерация. МПК A61K 8/18 (2006.01), A61K 8/9706 (2017.01), A61K 8/9789 (2017.01), A61Q 19/00 (2006.01). Маска-скраб / Челебиева Э. С., Широян А. Г., Боровков А. Б.; патентообладатель(и) Федеральное государственное бюджетное учреждение науки Федеральный исследовательский центр "Институт биологии южных морей имени А.О. Ковалевского РАН" (ФИЦ ИнБЮМ); № 2025100305; заявл. 09.01.2025, опубл. 21.05.2026, бюл. № 15. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тезисы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лавриченко Д. С., Гостюхина О. Л., Челебиева Э. С., Богачева Е. А., Кладченко Е. С. Оценка функционального статуса Cредиземноморской мидии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mytilus galloprovincialis</w:t>
       </w:r>
       <w:r>