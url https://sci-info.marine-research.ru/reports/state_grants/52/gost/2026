--- v2 (2026-08-31)
+++ v3 (2026-10-11)
@@ -11,65 +11,65 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:t xml:space="preserve">№ 124030100090-4 «Механизмы функционирования иммунной системы двустворчатых моллюсков и физиологические основы ее адаптации к абиотическим, биотическим и антропогенным факторам окружающей среды»</w:t>
+        <w:t xml:space="preserve">№ 124030100090-4 «Механизмы функционирования иммунной системы двустворчатых моллюсков и физиологические основы её адаптации к абиотическим, биотическим и антропогенным факторам окружающей среды»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 15:14</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 12-10-2026 01:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/52/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -138,50 +138,68 @@
         <w:t xml:space="preserve"> // Antioxidants. 2026. Vol. 15, iss. 5. Art. no. 596 (14 p.). https://doi.org/10.3390/antiox15050596 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kukhareva T. A., Kladchenko E. S., Podolskaya M. S., Gavruseva T. V., Tkachuk A. A., Bogacheva E. A., Chelebieva E. S., Lavrichenko D. S., Borovkov A. B., Andreyeva A. Yu. Immunosuppression and gill damage of acidification and hypoxia on the Pacific oyster </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Magallana gigas</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> // Estuarine, Coastal and Shelf Science. 2026. Vol. 337. Art. no. 109922 (12 p.). https://doi.org/10.1016/j.ecss.2026.109922 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Lavrichenko D. S., Bogacheva E. A., Chelebieva E. S., Kladchenko E. S. Mitochondrial сomplex III contributes to LPS-induced ROS production in hemocytes of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anadara kagoshimensis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> // Fish and Shellfish Immunology. 2026. Vol. 179. Art. no. 111688 (5 p.). https://doi.org/10.1016/j.fsi.2026.111688 [БС 1][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Shalagina N. E., Soldatov A. A., Gostyukhina O. L., Rychkova V. N. Effect of Cold Shock Exposure on the Morphology and Antioxidant Status of Circular Red Blood Cells in the Blackscorpion Fish </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Scorpaena porcus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> // Inland Water Biology. 2026. Vol. 19, iss. 1. P. 237-248. https://doi.org/10.1134/S1995082926600134 [БС 3][WoS][Scopus][РИНЦ][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shalagina N. E., Soldatov A. A., Gostyukhina O. L., Rychkova V. N. Effects of Cold Shock on the State of the Antioxidant Enzyme Complex in Tissues of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -247,50 +265,68 @@
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тезисы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лавриченко Д. С., Гостюхина О. Л., Челебиева Э. С., Богачева Е. А., Кладченко Е. С. Оценка функционального статуса Cредиземноморской мидии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mytilus galloprovincialis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> в условиях повреждения раковины // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 200-201. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лавриченко Д. С., Челебиева Э. С., Богачева Е. А., Кладченко Е. С. Функциональное состояние тихоокеанской устрицы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magallana gigas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> в условиях естественного и искусственного повреждения раковины // Биология – наука XXI века : сб. тез. 29-й Пущинской шк.-конф. молодых ученых с междунар. участием, 20–23 апреля 2026 г., Пущино, Россия. Пущино : ФИЦ ПНЦБИ РАН, 2026. С. 355. https://elibrary.ru/xcorft </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">