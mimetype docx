--- v0 (2026-06-13)
+++ v1 (2026-07-21)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100090-4 «Механизмы функционирования иммунной системы двустворчатых моллюсков и физиологические основы ее адаптации к абиотическим, биотическим и антропогенным факторам окружающей среды»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 13-06-2026 12:37</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/52</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -91,51 +91,51 @@
         <w:t xml:space="preserve">) Under Salinity Stress: Effects on Antioxidant Capacity and Gill Structure // Journal of Experimental Zoology. Part A, Ecological and Integrative Physiology. 2025. Vol. 343, iss. 2. P. 184-196. https://doi.org/10.1002/jez.2879 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Andreyeva A., Kukhareva T., Meger Ya., Rychkova V., Kladchenko E. Phagocytosis and mitochondrial membrane potential levels in ark shell (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anadara broughtonii</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Schrenck, 1867) hemocytes during acute hypoxia // Biological Communications. 2025. Vol. 70, no. 2. P. 85-92. https://doi.org/10.21638/spbu03.2025.201 [БС 1][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Andreyeva A. Yu., Chelebieva E. S., Mindukshev I. V., Gambaryan S. Effects of Stress Hormone Epinephrine and Activation of Protein Kinase A on the Osmotic Stability and Functional Parameters of Red Blood Cells From Marsh Frog // Journal of Experimental Zoology. Part A, Ecological and Integrative Physiology. 2025.  https://doi.org/10.1002/jez.70044 (Online first) [БС 1][WoS][Scopus]</w:t>
+        <w:t xml:space="preserve">Andreyeva A. Yu., Chelebieva E. S., Mindukshev I. V., Gambaryan S. Effects of Stress Hormone Epinephrine and Activation of Protein Kinase A on the Osmotic Stability and Functional Parameters of Red Blood Cells From Marsh Frog // Journal of Experimental Zoology. Part A, Ecological and Integrative Physiology. 2025. https://doi.org/10.1002/jez.70044 (Online first) [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Andreyeva A. Yu., Gostyukhina O. L., Kukhareva T. A., Lavrichenko D. S., Bogacheva E. A., Podolskaya M. S., Tkachuk A. A. Physiological and immunological resilience of the Pacific oyster </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Magallana gigas</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Thunberg, 1793) to fluctuating salinity // Comparative Biochemistry and Physiology Part A: Molecular and Integrative Physiology. 2026. Vol. 317. Art. no. 112006 (9 p.). https://doi.org/10.1016/j.cbpa.2026.112006 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Andreyeva A. Yu., Kukhareva T. A., Gostyukhina O. L., Vialova O. Yu., Tkachuk A. A., Chelebieva E. S., Podolskaya M. S., Borovkov A. B., Bogacheva E. A., Lavrichenko D. S., Kladchenko E. S. Impacts of ocean acidification and hypoxia on cellular immunity, oxygen consumption and antioxidant status in Mediterranean mussel // Fish and Shellfish Immunology. 2024. Vol. 154. Art. no. 109932 (9 p.). https://doi.org/10.1016/j.fsi.2024.109932 [БС 1][WoS][Scopus]</w:t>
@@ -419,50 +419,68 @@
         <w:t xml:space="preserve"> under hypoosmotic stress // Comparative Biochemistry and Physiology Part B: Biochemistry and Molecular Biology. 2025. Vol. 276. Art. no. 111057 (8 p.). https://doi.org/10.1016/j.cbpb.2024.111057 [БС 3][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Malakhova L., Gostyukhina O., Andreeva A., Voitsekhovskaia V. Accumulation of Polychlorinated Biphenyls and Their Effects on Antioxidant Enzyme Activities in Tissues of the Ark Shell (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anadara kagoshimensis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) // International Journal of Environmental Research. 2024. Vol. 18. Art. no. 82 (14 p.). https://doi.org/10.1007/s41742-024-00632-3 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Shalagina N. E., Soldatov A. A., Gostyukhina O. L., Rychkova V. N. Effect of Cold Shock Exposure on the Morphology and Antioxidant Status of Circular Red Blood Cells in the Blackscorpion Fish </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scorpaena porcus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> // Inland Water Biology. 2026. Vol. 19, iss. 1. P. 237-248. https://doi.org/10.1134/S1995082926600134 [БС 3][WoS][Scopus][РИНЦ][Перевод]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Shalagina N. E., Soldatov A. A., Gostyukhina O. L., Rychkova V. N. Effects of Cold Shock on the State of the Antioxidant Enzyme Complex in Tissues of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Scorpaena porcus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> L., 1758 // Biology Bulletin. 2025. Vol. 52. Art. no. 385 (11 p.). https://doi.org/10.1134/S1062359025610985 [БС 2][WoS][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tkachuk A. A., Kukhareva T. A., Kladchenko E. S., Andreyeva A. Yu. Effect of Adrenaline on Mitochondrial Membrane Potential and Hemocyte Immune Response in the Mediterranean Mussel (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -552,51 +570,51 @@
         <w:t xml:space="preserve">) // Журнал эволюционной биохимии и физиологии. 2024. Т. 60, № 6. С. 617-625. https://doi.org/10.31857/S0044452924070042 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Хурчак А. П., Хурчак А. И. Прототип цифрового голографического микроскопа для исследования морского планктона // Приборы и методы измерений. 2025. Т. 16, № 3. C. 185-190. https://doi.org/10.21122/2220-9506-2025-16-3-185-190 [БС 4][WoS][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шалагина Н. Е., Солдатов А. А., Гостюхина О. Л., Рычкова В. Н. Особенности морфологии и антиоксидантный статус циркулирующих эритроцитов морского ерша </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Scorpaena porcus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> в условиях холодового шока // Биология внутренних вод. 2026. Т. 19, № 1. С. 242-252. https://doi.org/10.7868/S3034522726010201 [БС 1][РИНЦ]</w:t>
+        <w:t xml:space="preserve"> в условиях холодового шока // Биология внутренних вод. 2026. Т. 19, № 1. С. 242-252. https://doi.org/10.7868/S3034522726010201 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Патент / авт. св-во</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пат. 2823597 Российская Федерация. МПК C12N 1/12 (2006.01). Способ культивирования морской микроводоросли </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Porphyridium purpureum</w:t>
       </w:r>
       <w:r>