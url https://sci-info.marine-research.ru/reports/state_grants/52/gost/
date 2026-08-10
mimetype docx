--- v1 (2026-07-21)
+++ v2 (2026-08-10)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100090-4 «Механизмы функционирования иммунной системы двустворчатых моллюсков и физиологические основы ее адаптации к абиотическим, биотическим и антропогенным факторам окружающей среды»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 04:36</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 10-08-2026 09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/52</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -598,50 +598,57 @@
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Патент / авт. св-во</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пат. 2823597 Российская Федерация. МПК C12N 1/12 (2006.01). Способ культивирования морской микроводоросли </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Porphyridium purpureum</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> / Боровков А. Б., Гудвилович И. Н., Челебиева Э. С.; патентообладатель(и) Федеральное государственное бюджетное учреждение науки Федеральный исследовательский центр "Институт биологии южных морей имени А.О. Ковалевского РАН" (ФИЦ ИнБЮМ); № 2023134071; заявл. 18.12.2023, опубл. 24.07.2024, бюл. № 21. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Пат. 2862558 Российская Федерация. МПК A61K 8/18 (2006.01), A61K 8/9706 (2017.01), A61K 8/9789 (2017.01), A61Q 19/00 (2006.01). Маска-скраб / Челебиева Э. С., Широян А. Г., Боровков А. Б.; патентообладатель(и) Федеральное государственное бюджетное учреждение науки Федеральный исследовательский центр "Институт биологии южных морей имени А.О. Ковалевского РАН" (ФИЦ ИнБЮМ); № 2025100305; заявл. 09.01.2025, опубл. 21.05.2026, бюл. № 15. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тезисы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Андреева А. Ю., Кухарева Т. А., Кладченко Е. С., Подольская М. С., Ткачук А. А., Лавриченко Д. С., Богачева Е. А., Челебиева Э. С. Комбинированное влияние закисления морской воды и гипоксии на организм средиземноморской мидии (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mytilus galloprovincialis</w:t>
       </w:r>
       <w:r>