--- v2 (2026-08-10)
+++ v3 (2026-09-01)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100090-4 «Механизмы функционирования иммунной системы двустворчатых моллюсков и физиологические основы ее адаптации к абиотическим, биотическим и антропогенным факторам окружающей среды»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 10-08-2026 09:45</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 01-09-2026 04:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/52</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -383,50 +383,68 @@
         <w:t xml:space="preserve"> // Estuarine, Coastal and Shelf Science. 2026. Vol. 337. Art. no. 109922 (12 p.). https://doi.org/10.1016/j.ecss.2026.109922 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kukhareva T. A., Rychkova V. N., Soldatov A. A., Andreeva A. Yu., Kladchenko E. S. Adaptation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anadara kagoshimensis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Tokunaga, 1906) to Hypo- and Hyperosmotic Environment: Hemocyte Response // Russian Journal of Biological Invasions. 2023. Vol. 14, no. 4. P. 581-587. https://doi.org/10.1134/S2075111723040094 [БС 2][WoS][Scopus][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Lavrichenko D. S., Bogacheva E. A., Chelebieva E. S., Kladchenko E. S. Mitochondrial сomplex III contributes to LPS-induced ROS production in hemocytes of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anadara kagoshimensis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> // Fish and Shellfish Immunology. 2026. Vol. 179. Art. no. 111688 (5 p.). https://doi.org/10.1016/j.fsi.2026.111688 [БС 1][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Lavrichenko D. S., Chelebieva D. S., Kladchenko E. S. The mitochondrial membrane potential and the sources of reactive oxygen species in the hemocytes of the ark clam </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anadara kagoshimensis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> under hypoosmotic stress // Comparative Biochemistry and Physiology Part B: Biochemistry and Molecular Biology. 2025. Vol. 276. Art. no. 111057 (8 p.). https://doi.org/10.1016/j.cbpb.2024.111057 [БС 3][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Malakhova L., Gostyukhina O., Andreeva A., Voitsekhovskaia V. Accumulation of Polychlorinated Biphenyls and Their Effects on Antioxidant Enzyme Activities in Tissues of the Ark Shell (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -449,50 +467,68 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Scorpaena porcus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> // Inland Water Biology. 2026. Vol. 19, iss. 1. P. 237-248. https://doi.org/10.1134/S1995082926600134 [БС 3][WoS][Scopus][РИНЦ][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shalagina N. E., Soldatov A. A., Gostyukhina O. L., Rychkova V. N. Effects of Cold Shock on the State of the Antioxidant Enzyme Complex in Tissues of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Scorpaena porcus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> L., 1758 // Biology Bulletin. 2025. Vol. 52. Art. no. 385 (11 p.). https://doi.org/10.1134/S1062359025610985 [БС 2][WoS][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tkachuk A. A., Kukhareva T. A., Andreyeva A. Yu. Adrenergic control of immune and metabolic responses in bivalve hemocytes: evidence from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mytilus galloprovincialis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> // Fish and Shellfish Immunology. 2026. Vol. 178. Art. no. 111641 (9 p.). https://doi.org/10.1016/j.fsi.2026.111641 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tkachuk A. A., Kukhareva T. A., Kladchenko E. S., Andreyeva A. Yu. Effect of Adrenaline on Mitochondrial Membrane Potential and Hemocyte Immune Response in the Mediterranean Mussel (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mytilus galloprovincialis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) // Journal of Evolutionary Biochemistry and Physiology. 2024. Vol. 60, no. 6. P. 2390-2398. https://doi.org/10.1134/S0022093024060188 [БС 4][WoS][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Гостюхина О. Л., Андреенко Т. И. Антиоксидантный комплекс черноморского двустворчатого моллюска </w:t>