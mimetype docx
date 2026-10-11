--- v3 (2026-09-01)
+++ v4 (2026-10-11)
@@ -11,65 +11,65 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:t xml:space="preserve">№ 124030100090-4 «Механизмы функционирования иммунной системы двустворчатых моллюсков и физиологические основы ее адаптации к абиотическим, биотическим и антропогенным факторам окружающей среды»</w:t>
+        <w:t xml:space="preserve">№ 124030100090-4 «Механизмы функционирования иммунной системы двустворчатых моллюсков и физиологические основы её адаптации к абиотическим, биотическим и антропогенным факторам окружающей среды»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 01-09-2026 04:47</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 12-10-2026 00:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/52</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -722,50 +722,68 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кладченко Е. С., Челебиева Э. С., Гостюхина О. Л., Лавриченко Д. С., Богачева Е. А. Состояние прооксидантно-антиоксидантного гомеостаза в тканях, связанных с регенерацией раковины у двустворчатых моллюсков при механических повреждениях // VIII Международная Верещагинская Байкальская конференция, 8–14 сентября 2025 г., Иркутск, Россия : тез. докл. и стенд. сообщ. / Лимнологический ин-т. Иркутск : Изд-во ИГУ, 2025. С. 285-286. http://lin.irk.ru/8vbc/files/abstracts_vbc2025.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лавриченко Д. С., Гостюхина О. Л., Челебиева Э. С., Богачева Е. А., Кладченко Е. С. Оценка функционального статуса Cредиземноморской мидии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mytilus galloprovincialis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> в условиях повреждения раковины // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 200-201. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лавриченко Д. С., Челебиева Э. С., Богачева Е. А., Кладченко Е. С. Функциональное состояние тихоокеанской устрицы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magallana gigas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> в условиях естественного и искусственного повреждения раковины // Биология – наука XXI века : сб. тез. 29-й Пущинской шк.-конф. молодых ученых с междунар. участием, 20–23 апреля 2026 г., Пущино, Россия. Пущино : ФИЦ ПНЦБИ РАН, 2026. С. 355. https://elibrary.ru/xcorft </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ткачук А. А., Кухарева Т. А., Кладченко Е. С., Андреева А. Ю. Влияние катехоламинов на фагоцитоз гемоцитов средиземноморской мидии (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mytilus galloprovincialis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) // Комплексные исследования Мирового океана : материалы VIII Всерос. науч. конф. молодых ученых, г. Владивосток, 13–17 мая 2024 г. Владивосток : ННЦМБ ДВО РАН, 2024. С. 351-352. https://www.elibrary.ru/item.asp?id=73871906 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Челебиева Э. С., Богачева Е. А., Лавриченко Д. С., Кухарева Т. А., Андреева А. Ю., Кладченко Е. С. Индукция окислительного стресса у средиземноморской мидии </w:t>