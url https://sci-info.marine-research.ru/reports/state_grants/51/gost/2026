--- v0 (2026-05-17)
+++ v1 (2026-06-17)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100106-2 «Исследование региональных особенностей биооптических показателей водоемов как основы дешифрования данных дистанционного зондирования для оценки мультимасштабной изменчивости первично-продукционных характеристик пелагических экосистем»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 17-05-2026 03:12</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 17-06-2026 12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/51/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>