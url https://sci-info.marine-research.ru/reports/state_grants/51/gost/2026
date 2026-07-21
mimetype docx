--- v1 (2026-06-17)
+++ v2 (2026-07-21)
@@ -25,88 +25,118 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100106-2 «Исследование региональных особенностей биооптических показателей водоемов как основы дешифрования данных дистанционного зондирования для оценки мультимасштабной изменчивости первично-продукционных характеристик пелагических экосистем»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 17-06-2026 12:02</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 19:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/51/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Efimova T., Churilova T., Buchelnikov A., Moiseeva N., Skorokhod E., Salyuk P. Phytoplankton primary production in the shelf waters near the Kamchatka Peninsula // Estuarine, Coastal and Shelf Science. 2026. Vol. 329. Art. no. 109675 (13 p.). https://doi.org/10.1016/j.ecss.2025.109675 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Efimova T., Churilova T., Moiseeva N., Skorokhod E., Salyuk P., Yatsuk A. Phytoplankton photosynthetic parameters in waters near the Kamchatka Peninsula in August–September 2023 // Морской биологический журнал. 2026. Т. 11, № 2. С. 67-84. https://doi.org/10.21072/mbj.2026.11.2.05 [БС 1][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kalmykova D. V., Churilova T. Ya., Efimova T. V., Moiseeva N. A., Skorokhod E. Yu. Photosynthetic parameters of phytoplankton and primary production in coastal waters of the Black Sea: seasonal features // Экологическая безопасность прибрежной и шельфовой зон моря. 2026. № 2. С. 124-144. [БС 2][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Korchemkina E., Churilova T., Skorokhod E., Moiseeva N., Efimova T. Development of the satellite bio-optical algorithm for the shelf waters along the southern Kamchatka Peninsula: effect of optically active components variability on the spectral remote sensing reflectance // Science of Remote Sensing. 2026. Vol. 13. Art. no. 100365 (13 p.). https://doi.org/10.1016/j.srs.2026.100365 [WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Материалы конференции</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Зубак Е. А., Скороход Е. Ю., Моисеева Н. А., Блинова А. И. Изменчивость показателей поглощения света окрашеннымрастворенным органическим веществом в прибрежных водахКамчатского полуострова // Морские исследования и образование (MARESEDU-2025) : труды XIV Междунар. науч.-практ. конф., 27–31 октября 2025 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2026. Т. 2 (IV). С. 669-673. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">