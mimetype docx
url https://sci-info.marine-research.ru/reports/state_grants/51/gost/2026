--- v2 (2026-07-21)
+++ v3 (2026-08-11)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100106-2 «Исследование региональных особенностей биооптических показателей водоемов как основы дешифрования данных дистанционного зондирования для оценки мультимасштабной изменчивости первично-продукционных характеристик пелагических экосистем»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 19:07</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 11-08-2026 12:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/51/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>