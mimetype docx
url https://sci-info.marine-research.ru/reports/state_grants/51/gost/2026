--- v3 (2026-08-11)
+++ v4 (2026-09-18)
@@ -25,102 +25,123 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100106-2 «Исследование региональных особенностей биооптических показателей водоемов как основы дешифрования данных дистанционного зондирования для оценки мультимасштабной изменчивости первично-продукционных характеристик пелагических экосистем»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 11-08-2026 12:29</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 18-09-2026 11:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/51/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Churilova T. Ya., Skorokhod E. Yu., Moiseeva N. A., Buchelnikov A. S., Efimova T. V., Salyuk P. A., Yatsuk A. V. Light Absorption by Main Optically Active Components in Shelf Waters of the Kamchatka Peninsula (August–September 2023). Part 1. Phytoplankton // Physical Oceanography. 2026. Vol. 33, iss. 4. P. 650-674. [БС 2][WoS][Scopus][РИНЦ][Перевод]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Efimova T., Churilova T., Buchelnikov A., Moiseeva N., Skorokhod E., Salyuk P. Phytoplankton primary production in the shelf waters near the Kamchatka Peninsula // Estuarine, Coastal and Shelf Science. 2026. Vol. 329. Art. no. 109675 (13 p.). https://doi.org/10.1016/j.ecss.2025.109675 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Efimova T., Churilova T., Moiseeva N., Skorokhod E., Salyuk P., Yatsuk A. Phytoplankton photosynthetic parameters in waters near the Kamchatka Peninsula in August–September 2023 // Морской биологический журнал. 2026. Т. 11, № 2. С. 67-84. https://doi.org/10.21072/mbj.2026.11.2.05 [БС 1][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kalmykova D. V., Churilova T. Ya., Efimova T. V., Moiseeva N. A., Skorokhod E. Yu. Photosynthetic parameters of phytoplankton and primary production in coastal waters of the Black Sea: seasonal features // Экологическая безопасность прибрежной и шельфовой зон моря. 2026. № 2. С. 124-144. [БС 2][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Korchemkina E., Churilova T., Skorokhod E., Moiseeva N., Efimova T. Development of the satellite bio-optical algorithm for the shelf waters along the southern Kamchatka Peninsula: effect of optically active components variability on the spectral remote sensing reflectance // Science of Remote Sensing. 2026. Vol. 13. Art. no. 100365 (13 p.). https://doi.org/10.1016/j.srs.2026.100365 [WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Saburova M., Khanaychenko A. N., Nikolaeva O. V., Rylkova O. A., Efimova T., Berdieva M., Meger Ya., Aleoshin V. V. Taxonomic implications of revealing dimorphism in the Pyrenomonadaceae (Cryptophyceae): how many genera? // European Journal of Phycology. 2026. https://doi.org/10.1080/09670262.2026.2696474 (Online first) [БС 1][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Чурилова Т. Я., Скороход Е. Ю., Моисеева Н. А., Бучельников А. С., Ефимова Т. В., Салюк П. А., Яцук А. В. Поглощение света основными оптически активными компонентами шельфовых вод Камчатского полуострова (август – сентябрь 2023 года). Часть I. Фитопланктон // Морской гидрофизический журнал. 2026. Т. 42, № 4. С. 628-653. [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Материалы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зубак Е. А., Скороход Е. Ю., Моисеева Н. А., Блинова А. И. Изменчивость показателей поглощения света окрашеннымрастворенным органическим веществом в прибрежных водахКамчатского полуострова // Морские исследования и образование (MARESEDU-2025) : труды XIV Междунар. науч.-практ. конф., 27–31 октября 2025 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2026. Т. 2 (IV). С. 669-673. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>