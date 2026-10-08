--- v4 (2026-09-18)
+++ v5 (2026-10-08)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100106-2 «Исследование региональных особенностей биооптических показателей водоемов как основы дешифрования данных дистанционного зондирования для оценки мультимасштабной изменчивости первично-продукционных характеристик пелагических экосистем»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 18-09-2026 11:26</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 09-10-2026 01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/51/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -84,50 +84,57 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Efimova T., Churilova T., Buchelnikov A., Moiseeva N., Skorokhod E., Salyuk P. Phytoplankton primary production in the shelf waters near the Kamchatka Peninsula // Estuarine, Coastal and Shelf Science. 2026. Vol. 329. Art. no. 109675 (13 p.). https://doi.org/10.1016/j.ecss.2025.109675 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Efimova T., Churilova T., Moiseeva N., Skorokhod E., Salyuk P., Yatsuk A. Phytoplankton photosynthetic parameters in waters near the Kamchatka Peninsula in August–September 2023 // Морской биологический журнал. 2026. Т. 11, № 2. С. 67-84. https://doi.org/10.21072/mbj.2026.11.2.05 [БС 1][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kalmykova D. V., Churilova T. Ya., Efimova T. V., Moiseeva N. A., Skorokhod E. Yu. Photosynthetic parameters of phytoplankton and primary production in coastal waters of the Black Sea: seasonal features // Экологическая безопасность прибрежной и шельфовой зон моря. 2026. № 2. С. 124-144. [БС 2][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Korchemkina E., Churilova T., Skorokhod E., Moiseeva N., Efimova T. Development of the satellite bio-optical algorithm for the shelf waters along the southern Kamchatka Peninsula: effect of optically active components variability on the spectral remote sensing reflectance // Science of Remote Sensing. 2026. Vol. 13. Art. no. 100365 (13 p.). https://doi.org/10.1016/j.srs.2026.100365 [WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Moiseeva N., Churilova N., Efimova T., Khvalkov E., Skorokhod E. Daily dynamics of phytoplankton photosynthetic parameters in the surface layer // Functional Plant Biology. 2026. Vol. 53, iss. 8. Art. no. FP25270 (14 p.). https://doi.org/10.1071/FP25270 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Saburova M., Khanaychenko A. N., Nikolaeva O. V., Rylkova O. A., Efimova T., Berdieva M., Meger Ya., Aleoshin V. V. Taxonomic implications of revealing dimorphism in the Pyrenomonadaceae (Cryptophyceae): how many genera? // European Journal of Phycology. 2026. https://doi.org/10.1080/09670262.2026.2696474 (Online first) [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чурилова Т. Я., Скороход Е. Ю., Моисеева Н. А., Бучельников А. С., Ефимова Т. В., Салюк П. А., Яцук А. В. Поглощение света основными оптически активными компонентами шельфовых вод Камчатского полуострова (август – сентябрь 2023 года). Часть I. Фитопланктон // Морской гидрофизический журнал. 2026. Т. 42, № 4. С. 628-653. [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Материалы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>