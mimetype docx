--- v5 (2026-10-08)
+++ v6 (2026-10-29)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100106-2 «Исследование региональных особенностей биооптических показателей водоемов как основы дешифрования данных дистанционного зондирования для оценки мультимасштабной изменчивости первично-продукционных характеристик пелагических экосистем»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 09-10-2026 01:11</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 29-10-2026 15:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/51/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -121,50 +121,57 @@
         <w:rPr/>
         <w:t xml:space="preserve">Saburova M., Khanaychenko A. N., Nikolaeva O. V., Rylkova O. A., Efimova T., Berdieva M., Meger Ya., Aleoshin V. V. Taxonomic implications of revealing dimorphism in the Pyrenomonadaceae (Cryptophyceae): how many genera? // European Journal of Phycology. 2026. https://doi.org/10.1080/09670262.2026.2696474 (Online first) [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чурилова Т. Я., Скороход Е. Ю., Моисеева Н. А., Бучельников А. С., Ефимова Т. В., Салюк П. А., Яцук А. В. Поглощение света основными оптически активными компонентами шельфовых вод Камчатского полуострова (август – сентябрь 2023 года). Часть I. Фитопланктон // Морской гидрофизический журнал. 2026. Т. 42, № 4. С. 628-653. [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Материалы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зубак Е. А., Скороход Е. Ю., Моисеева Н. А., Блинова А. И. Изменчивость показателей поглощения света окрашеннымрастворенным органическим веществом в прибрежных водахКамчатского полуострова // Морские исследования и образование (MARESEDU-2025) : труды XIV Междунар. науч.-практ. конф., 27–31 октября 2025 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2026. Т. 2 (IV). С. 669-673. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Чурилова Т. Я., Ефимова Т. В., Корчемкина Е. Н., Моисеева Н. А., Скороход Е. Ю. Биооптические показатели вод и продукционные характеристики фитопланктона шельфовых вод полуострова Камчатка // Морские экспедиционные исследования России в 2025 г. : тез. докл. конф. «Итоги экспедиционных исследований в 2025 г. в Мировом океане и внутренних водах, на архипелаге Шпицберген и полуострове Камчатка». Москва : МИРЭА — Российский технологический университет, 2026. С. 169-170. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">