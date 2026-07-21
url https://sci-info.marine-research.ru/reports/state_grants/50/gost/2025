--- v0 (2026-06-10)
+++ v1 (2026-07-21)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100137-6 «Функциональные, метаболические и молекулярно-генетические механизмы адаптации морских организмов к условиям экстремальных экотопов Черного и Азовского морей  и других акваторий Мирового океана»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2024 по 01-12-2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 10-06-2026 08:04</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/50/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>