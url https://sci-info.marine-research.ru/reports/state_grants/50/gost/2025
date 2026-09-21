--- v1 (2026-07-21)
+++ v2 (2026-09-21)
@@ -11,65 +11,65 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:t xml:space="preserve">№ 124030100137-6 «Функциональные, метаболические и молекулярно-генетические механизмы адаптации морских организмов к условиям экстремальных экотопов Черного и Азовского морей  и других акваторий Мирового океана»</w:t>
+        <w:t xml:space="preserve">№ 124030100137-6 «Функциональные, метаболические и молекулярно-генетические механизмы адаптации морских организмов к условиям экстремальных экотопов Чёрного и Азовского морей  и других акваторий Мирового океана»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2024 по 01-12-2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:44</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-09-2026 13:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/50/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>