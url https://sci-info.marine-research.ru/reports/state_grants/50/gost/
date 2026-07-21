--- v0 (2026-06-10)
+++ v1 (2026-07-21)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100137-6 «Функциональные, метаболические и молекулярно-генетические механизмы адаптации морских организмов к условиям экстремальных экотопов Черного и Азовского морей  и других акваторий Мирового океана»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 10-06-2026 06:19</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/50</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -191,50 +191,79 @@
         <w:t xml:space="preserve">Demidov A. N., Artamonova K. V., Krasheninnikova S. B., Dobrolubov S. A. Water Mass Structure and Variability in the Kane Gap (Equatorial Atlantic Ocean) // Doklady Earth Sciences. 2024. Vol. 519, pt. 2. P. 2298-2307. https://doi.org/10.1134/S1028334X24604280 [БС 3][WoS][Scopus][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fazio F., Basova M., Kesbiç O. S. Anthropogenic Pollution-Induced Stress: Catecholamine Deposition in Erythrocytes of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Scorpaena porcus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Linnaeus 1758 // Croatian Journal of Fisheries. 2024. Vol. 82, iss. 3. P. 85-90. https://doi.org/10.2478/cjf-2024-0011 [БС 2][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Finenko G. A., Datsyk N. A., Anninsky B. E. Quantifying the Role of the Invasive Copepod </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oithona davisae</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Ferrari F.D. and Orsi, 1984 (Copepoda: Cyclopoida) in the Diet of the Planktivorous Ctenophore </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mnemiopsis leidyi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> A. Agassiz, 1865 in Coastal and Deep-Sea Areas of the Black Sea // Russian Journal of Marine Biology. 2026. Vol. 52, no. 3. P. 149-161. https://doi.org/10.1134/S1063074026700082 [БС 3][WoS][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Finenko G. A., Datsyk N. A., Anninsky B. E., Nikolsky V. N. State and Dynamics of Ctenophores </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mnemiopsis leidyi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beroe ovata</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Populations on the Crimean Shelf of the Black Sea in 2013–2021 // Russian Journal of Biological Invasions. 2025. Vol. 16, no. 1. P. 133-145. https://doi.org/10.1134/S2075111724700681 [БС 2][WoS][Scopus][Перевод]</w:t>
       </w:r>
     </w:p>
@@ -535,154 +564,179 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Salpa thompsoni</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Foxton, 1961 // Marine Biology Research. 2024. Vol. 20, iss. 5-6. P. 153-171. https://doi.org/10.1080/17451000.2024.2342260 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Osipova A. S., Soldatov A. A., Shalagina N. E., Golovina I. V., Bogdanovich Yu. V., Rychkova V. N. Energy metabolism and adenylate system in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mytilus galloprovincialis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> (Lamarck, 1819) tissues under acute hypoxia // Journal of Comparative Physiology B: Biochemical, Systemic, and Environmental Physiology. 2026.  https://doi.org/10.1007/s00360-026-01667-y (Online first) [БС 1][WoS][Scopus]</w:t>
+        <w:t xml:space="preserve"> (Lamarck, 1819) tissues under acute hypoxia // Journal of Comparative Physiology B: Biochemical, Systemic, and Environmental Physiology. 2026. Vol. 196. P. 289-299. https://doi.org/10.1007/s00360-026-01667-y [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puzakov M. V., Puzakova L. V. Structure and Evolution of DNA Transposons of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">L31</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Superfamily in Bivalves // Molecular Biology. 2024. Vol. 58, no. 1. P. 43-61. https://doi.org/10.1134/S0026893324010114 [БС 3][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puzakov M. V., Puzakova L. V., Puzakova P. M., Babenko I. O. Type II LDH/MDH Oxidoreductases in Pacific Oyster </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Magallana gigas</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> (Thunberg, 1793): Gene Organization and Expression Patterns During Development and Across Tissues // Journal of Molecular Evolution. 2026.  https://doi.org/10.1007/s00239-026-10301-y (Online first) [БС 2][WoS][Scopus]</w:t>
+        <w:t xml:space="preserve"> (Thunberg, 1793): Gene Organization and Expression Patterns During Development and Across Tissues // Journal of Molecular Evolution. 2026. https://doi.org/10.1007/s00239-026-10301-y (Online first) [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puzakova L. V., Puzakov M. V., Puzakova P. M. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">L31</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Transposons of Hexacorallia: Distribution, Diversity, and Evolution // Russian Journal of Genetics. 2024. Vol. 60, iss. 6. P. 716-723. https://doi.org/10.1134/S1022795424700157 [БС 3][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Razgulin S. M., Kopytina N. I. Role of Fungi and Bacteria in the Mineralization of Nitrogen Compounds in the Soil of a Low-Productivity Birch Forest (Southern Taiga Subzone of European Russia) // Contemporary Problems of Ecology. 2026. Vol. 19, no. 3. P. 407-416. https://doi.org/10.1134/S1995425526700058 [БС 2][WoS][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Rokotova A. G., Soldatov A. A., Kukhareva T. A. Leucocyte Profile of Golden Gray Mullet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chelon auratus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> (Mugilidae) of Different Ages // Journal of Ichthyology. 2026. Vol. 66, no. 2. P. 215-220. https://doi.org/10.1134/S0032945225700316 [БС 3][WoS][Scopus][РИНЦ][Перевод]</w:t>
+        <w:t xml:space="preserve"> (Mugilidae) of Different Ages // Journal of Ichthyology. 2026. Vol. 66, no. 2. P. 331-336. https://doi.org/10.1134/S0032945225700316 [БС 3][WoS][Scopus][РИНЦ][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Samyshev E. Z., Minkina N. I., Pakhomov E. A. Energy balance of the Antarctic tunicate </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Salpa thompsoni</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Foxton // Marine and Freshwater Behaviour and Physiology. 2025. Vol. 58, iss. 4. P. 79-97. https://doi.org/10.1080/10236244.2025.2511327 [БС 3][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seregin S. A., Popova E. V., Krasheninnikova S. B. Dynamics of small metazooplankton in relation with environmental factors: A 12-year study in the coastal zone of the Southwestern Crimea (the Black Sea) // Continental Shelf Research. 2024. Vol. 282. Art. no. 105336 (11 p.). https://doi.org/10.1016/j.csr.2024.105336 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Shalagina N. E., Soldatov A. A., Gostyukhina O. L., Rychkova V. N. Effect of Cold Shock Exposure on the Morphology and Antioxidant Status of Circular Red Blood Cells in the Blackscorpion Fish </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scorpaena porcus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> // Inland Water Biology. 2026. Vol. 19, iss. 1. P. 237-248. https://doi.org/10.1134/S1995082926600134 [БС 3][WoS][Scopus][РИНЦ][Перевод]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Shalagina N. E., Soldatov A. A., Gostyukhina O. L., Rychkova V. N. Effects of Cold Shock on the State of the Antioxidant Enzyme Complex in Tissues of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Scorpaena porcus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> L., 1758 // Biology Bulletin. 2025. Vol. 52. Art. no. 385 (11 p.). https://doi.org/10.1134/S1062359025610985 [БС 2][WoS][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shcherban S. A., Temnykh A. V. Comparative Aspects of the Study of Morphophysiological and Biochemical Parameters of Somatic Growth in Populations of Two Species of Black Sea Bivalvia Mollusks: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -1559,50 +1613,57 @@
         <w:t xml:space="preserve">Солдатов А. А., Рычкова В. Н., Кухарева Т. А. Морфометрические характеристики эритроидных элементов гемолимфы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anadara kagoshimensis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Tokunaga, 1906) в условиях сероводородного заражения // Морской биологический журнал. 2024. Т. 9, № 1. С. 98-107. https://doi.org/10.21072/mbj.2024.09.1.08 [БС 1][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Соловьева Н. В., Ковалева И. В. Оценки экологического риска для экосистемы Черного моря на основе моделирования // Океанология. 2024. Т. 64, № 1. С. 34-45. https://doi.org/10.31857/S0030157424010036 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Сысоев А. А., Сысоева И. В., Данилова О. Н. Адаптационные стратегии морских планктонных водорослей при воздействии хлорорганических пестицидов // Вопросы современной альгологии. 2025. № 3 (39). С. 1-9. https://doi.org/10.33624/2311-0147-2025-3(39)-1-9 [РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Тренкеншу Р. П., Гулин А. С. Оптические характеристики культур микроводорослей в установке с внешними датчиками освещенности // Системы контроля окружающей среды. 2024. № 3 (57). С. 65-70. https://doi.org/10.33075/2220-5861-2024-3-65-70 [БС 4][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Фадеева М. В., Силаков М. И., Воронин Д. П., Кузнецов А. В. Изучение гидроакустических воздействий на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mnemiopsis leidyi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -1653,51 +1714,51 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Arthrospira platensis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> в полупромышленных условиях // Нанотехнологии: разработка, применение - XXI век. 2024. Т. 16, № 2. С. 23-30. https://doi.org/10.18127/j22250980-202402-02 [БС 4][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шалагина Н. Е., Солдатов А. А., Гостюхина О. Л., Рычкова В. Н. Особенности морфологии и антиоксидантный статус циркулирующих эритроцитов морского ерша </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Scorpaena porcus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> в условиях холодового шока // Биология внутренних вод. 2026. Т. 19, № 1. С. 242-252. https://doi.org/10.7868/S3034522726010201 [БС 1][РИНЦ]</w:t>
+        <w:t xml:space="preserve"> в условиях холодового шока // Биология внутренних вод. 2026. Т. 19, № 1. С. 242-252. https://doi.org/10.7868/S3034522726010201 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щербань С. А., Темных А. В. Сравнительные аспекты изучения морфо-физиологических и биохимических показателей соматического роста в популяциях двух видов Черноморских двустворчатых моллюсков </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cerastoderma glaucum</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Flexopecten glaber ponticus</w:t>
@@ -1806,50 +1867,57 @@
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">«а»</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> у побережья Крымского полуострова в период 15.03-07.04 2023 г. (126 рейс НИС «Профессор Водяницкий») / Стельмах Л. В., Минина Н. В., Фарбер А. А.; № 2023624614; заявл. 04.12.2023, опубл. 25.12.2023, бюл. № 1. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Материалы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Башкирова А. Ю., Крашенинникова С. Б., Андреенко Т. И. Распределение макрозоопланктона в прибрежных акваторияхКрыма и Кавказа с учетом гидрометеорологических факторов весной 2025 г. // Морские исследования и образование (MARESEDU-2025) : труды XIV Междунар. науч.-практ. конф., 27–31 октября 2025 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2026. Т. 3 (IV). С. 516-519. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Гулин А. С., Тренкеншу Р. П. Метод определения оптических характеристик культур микроводорослей с помощью внешних датчиков облученности // Информационные технологии в науке, образовании и производстве (ИТНОП-2025) : материалы X Всерос. науч.-техн. конф. (г. Орёл, 5-6 июня 2025 г.). Орёл : ОГУ имени И.С. Тургенева, 2025. С. 179-184. https://www.elibrary.ru/rtbbzi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Гулин М. Б., Иванова Е. А. Сравнительный анализ причин сезонной вариабельности формирования придонных зон гипоксии вблизи мест высачивания углеводородных газов из донных отложений пресноводных и морских водоёмов // Современные методы и средства океанологических исследований (МСОИ-2025) : материалы XIX междунар. науч.-техн. конф., [13–15 мая 2025 г., Москва, РФ]. Москва : Изд-во ИО РАН, 2025. Т. 2. С. 131-134. https://msoi.ocean.ru/index.php/materialy/item/download/120_14dedc5c2026008cd10d3cfa50e7e534.html </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Колесникова Е. Э., Головина И. В. Влияние ротенона на активность ферментов углеводного обмена в жабрах и печени черноморского ерша в нерестовый и посленерестовый периоды // Биологическое разнообразие Кавказа и юга России: проблемы влияния глобального изменения климата и антропогенного воздействия на его состояние : материалы XXVI Междунар. науч. конф., посвящ. 30-летию Ингуш. гос. ун-та и 85-летию проф. Точиева Т. Ю. (г. Магас, 15-17 ноября 2024 г.). Назрань : ООО «КЕП», 2024. С. 48-52. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Колесникова Е. Э., Головина И. В. Влияние сезона и ихтиоцида ротенона на активность каталазы, малат- и лактатдегидрогеназы в отделах головного мозга черноморского ерша // Биологическое разнообразие Кавказа и юга России : материалы XXVII Междунар. науч. конф. (17 октября 2025 г., Грозный, РФ). Грозный : Изд-во ЧГУ им. А.А. Кадырова, 2025. С. 10-14. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1895,50 +1963,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">а</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> с учетом гидрометеорологических факторов среды в прибрежье Черного моря весной // Морские исследования и образование (MARESEDU-2023) : труды XII Междунар. науч.-практ. конф., 23–27 октября 2023 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2024. Т. 3 (IV). С. 279-281. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кудинов О. Б., Суслин В. В., Ли Р. И., Рябоконь Д. А. Особенности профилей флуоресценции и видового состава фитопланктона в Чёрном море в начале осени 2020 года // Современные проблемы оптики естественных вод (ONW'2023) : труды XII Всерос. конф. с междунар. участием, 25–27 октября 2023 г., Санкт-Петербург, РФ. Москва : Изд-во «ИО РАН», 2023. С. 250-254. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мельников В. В., Лонг Ван Нгуен, Чудиновских Е. С., Силаков М. И. Пелагизация планктонной фауны коралловых рифов Южного Вьетнама // Морская биология в 21 веке : тез. докл. Всерос. конф. (памяти акад. Алексея Викторовича Жирмунского), 25–26 сентября 2025 г., Владивосток, Россия. Владивосток : ННЦМБ ДВО РАН, 2025. С. 180-181. http://www.imb.dvo.ru/images/nscmb/files/meetings/MarBio-Conf-2025-Abstracts.pdf </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Мельников В. В., Нгуен Ван Лонг, Силаков М. И., Чудиновских Е. С., Холодов В. В., Серебренников А. Н. Деградация экосиcтем подводных рифов Южного Вьетнама // Морские исследования и образование (MARESEDU-2025) : труды XIV Междунар. науч.-практ. конф., 27–31 октября 2025 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2026. Т. 3 (IV). С. 235-240. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мельников В. В., Серебренников А. Н., Масевич А. В., Чудиновских Е. С. Структурно-функциональные изменения экосистемы Чёрного моря в условиях влияния климата и антропогенного воздействия // Морские исследования и образование (MARESEDU-2024) : труды XIII Междунар. науч.-практ. конф., 28 октября – 01 ноября 2024 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2025. Т. 1 (IV). С. 785-790. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пименов К. А. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cerastoderma glaucum</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> кутовых зон бухт Севастополя как источник липидов // Инновационные технологии пищевых производств : сб. докл. VI Всерос. науч.-практ. конф. (с междунар. уч.), г. Севастополь, 28 ноября – 1 декабря 2023 г. Севастополь : СевГУ, 2024. С. 131-133. </w:t>