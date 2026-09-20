--- v1 (2026-07-21)
+++ v2 (2026-09-20)
@@ -11,65 +11,65 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:t xml:space="preserve">№ 124030100137-6 «Функциональные, метаболические и молекулярно-генетические механизмы адаптации морских организмов к условиям экстремальных экотопов Черного и Азовского морей  и других акваторий Мирового океана»</w:t>
+        <w:t xml:space="preserve">№ 124030100137-6 «Функциональные, метаболические и молекулярно-генетические механизмы адаптации морских организмов к условиям экстремальных экотопов Чёрного и Азовского морей  и других акваторий Мирового океана»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 04:36</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 20-09-2026 11:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/50</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -166,98 +166,116 @@
         <w:t xml:space="preserve">Borodina A. V., Zadorozhny P. A. Composition and Content of Carotenoids of Gastropod Tritia reticulata in the Black Sea // Inland Water Biology. 2023. Vol. 16, no. 6. P. 1166-1172. https://doi.org/10.1134/S1995082923060068 [БС 3][WoS][Scopus][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bryukhanov A. L., Soldatov A. A., Bogdanovich Yu. V., Golovina I. V., Shalagina N. E., Akhaev D. N., Osipova A. S. Microbial community of respiratory surfaces and features of tissue energy metabolism in the Black Sea bivalve mollusk </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anadara kagoshimensis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Tokunaga, 1906) under conditions of acute hypoxia and hydrogen sulfide contamination // Aquatic Ecology. 2026. Vol. 60. Art. no. 2 (18 p.). https://doi.org/10.1007/s10452-025-10244-4 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Chesalin M. V., Nikolsky V. N., Akkuş G., Gücü A. K. Application of Otolith Outline Analysis for Stock Differentiation of the Azov–Black Sea Anchovy </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Engraulis encrasicolus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Engraulidae) // Journal of Ichthyology. 2026. Vol. 66, no. 4. P. 557-570. https://doi.org/10.1134/S0032945225602234 [БС 3][WoS][Scopus][РИНЦ][Перевод]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Demidov A. N., Artamonova K. V., Krasheninnikova S. B., Dobrolubov S. A. Water Mass Structure and Variability in the Kane Gap (Equatorial Atlantic Ocean) // Doklady Earth Sciences. 2024. Vol. 519, pt. 2. P. 2298-2307. https://doi.org/10.1134/S1028334X24604280 [БС 3][WoS][Scopus][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fazio F., Basova M., Kesbiç O. S. Anthropogenic Pollution-Induced Stress: Catecholamine Deposition in Erythrocytes of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Scorpaena porcus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Linnaeus 1758 // Croatian Journal of Fisheries. 2024. Vol. 82, iss. 3. P. 85-90. https://doi.org/10.2478/cjf-2024-0011 [БС 2][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finenko G. A., Datsyk N. A., Anninsky B. E. Quantifying the Role of the Invasive Copepod </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oithona davisae</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ferrari F.D. and Orsi, 1984 (Copepoda: Cyclopoida) in the Diet of the Planktivorous Ctenophore </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mnemiopsis leidyi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> A. Agassiz, 1865 in Coastal and Deep-Sea Areas of the Black Sea // Russian Journal of Marine Biology. 2026. Vol. 52, no. 3. P. 149-161. https://doi.org/10.1134/S1063074026700082 [БС 3][WoS][Scopus][РИНЦ]</w:t>
+        <w:t xml:space="preserve"> A. Agassiz, 1865 in Coastal and Deep-Sea Areas of the Black Sea // Russian Journal of Marine Biology. 2026. Vol. 52, no. 3. P. 149-161. https://doi.org/10.1134/S1063074026700082 [БС 3][WoS][Scopus][РИНЦ][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finenko G. A., Datsyk N. A., Anninsky B. E., Nikolsky V. N. State and Dynamics of Ctenophores </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mnemiopsis leidyi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beroe ovata</w:t>
@@ -414,86 +432,100 @@
         <w:t xml:space="preserve">Kolesnikova E., Golovina I. Effect of GABA mimetic phenibut on oxidoreductase activity in the brain compartments of adult and juvenile scorpionfish </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Scorpaena porcus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Linnaeus, 1758 // Морской биологический журнал. 2025. Т. 10, № 1. С. 54-68. https://doi.org/10.21072/mbj.2025.10.1.05 [БС 1][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kopytina N. I., Bocharova E. A. Mycelial Fungi in the Bottom Sediments of the Black Sea // Inland Water Biology. 2025. Vol. 18, no. 3. P. 554-564. https://doi.org/10.1134/S1995082925600383 [БС 3][WoS][Scopus][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kopytina N. I., Bocharova E. A., Gulina L. V. New Findings of Cultured Micromycetes in the Deep-Sea Sediments of the Black Sea // Inland Water Biology. 2026. Vol. 19, no. 2. P. 354-359. https://doi.org/10.1134/S1995082926600626 [БС 3][WoS][Scopus][РИНЦ][Перевод]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kopytina N. I., Bocharova E. A., Kartunen A. S. Complexes of Fungal Endoliths in Shells of Cultured Giant Oysters </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Crassostrea gigas</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Ostreidae), Healthy and Infected by the Boring Sponge </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cliona vastifica</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Clionaidae) // Inland Water Biology. 2025. Vol. 18, iss. 6. P. 18. 1255-1267. https://doi.org/10.1134/S1995082925601467 [БС 3][WoS][Scopus][РИНЦ][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kopytina N. I., Krasheninnikova S. B., Kapranov S. V., Bocharova E. A., Rodionova N. Yu. The Microfungal Communities in Deep Dea Sediments from the Equatorial Atlantic // Микология и фитопатология. 2024. Т. 58, № 6. С. 480-490. https://doi.org/10.31857/S0026364824060062 [БС 1][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kopytina N. I., Zakonnov V. V., Krasheninnikova S. B., Ivanova E. A., Lukyanova O. N., Bocharova E. A., Trofimov S. A. The Structure of Fungal Communities of the Kara Sea in Silty Sediments of Different Granulometric Composition // Russian Journal of Marine Biology. 2026. Vol. 52, no. 4. P. 232-242. https://doi.org/10.1134/S106307402670015X [БС 3][WoS][Scopus][РИНЦ][Перевод]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Korchemkina E. N., Lee R. I. Main Characteristics of Phytoplankton and Assessment of Bio-Optical Properties of the Black Sea Coastal Waters in Summer 2023 during the Coccolithophore Bloom // Physical Oceanography. 2026. Vol. 33, iss. 1. P. 48-61. [БС 2][WoS][Scopus][РИНЦ][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kovalyova I. V., Suslin V. V. Influence of Atmospheric Precipitation and Surface Runoff on Phytoplankton Characteristics in the Northern Part of the Black Sea // Atmospheric and Oceanic Optics. 2024. Vol. 37, no. 3. P. 453-460. https://doi.org/10.1134/S1024856024700611 [БС 2][WoS][Scopus][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krasheninnikova S. B., Chmyr V. D., Lee R. I., Minkina N. I. Long-Term Dynamics of Phytoplankton Parameters and Water Temperature in the Area of Sevastopol (Black Sea) // Oceanology. 2024. Vol. 64, no. 3. P. 391-401. https://doi.org/10.1134/S0001437024700061 [БС 2][WoS][Scopus][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krasheninnikova S. B., Lee R. I., Babich S. A. Effect of wind–wave conditions on the distribution of the phytoplankton community in the coastal area of the southern Crimea in spring (Black Sea) // Continental Shelf Research. 2024. Vol. 276. Art. no. 105229 (8 p.). https://doi.org/10.1016/j.csr.2024.105229 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -625,51 +657,51 @@
         <w:t xml:space="preserve"> (Thunberg, 1793): Gene Organization and Expression Patterns During Development and Across Tissues // Journal of Molecular Evolution. 2026. https://doi.org/10.1007/s00239-026-10301-y (Online first) [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puzakova L. V., Puzakov M. V., Puzakova P. M. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">L31</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Transposons of Hexacorallia: Distribution, Diversity, and Evolution // Russian Journal of Genetics. 2024. Vol. 60, iss. 6. P. 716-723. https://doi.org/10.1134/S1022795424700157 [БС 3][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Razgulin S. M., Kopytina N. I. Role of Fungi and Bacteria in the Mineralization of Nitrogen Compounds in the Soil of a Low-Productivity Birch Forest (Southern Taiga Subzone of European Russia) // Contemporary Problems of Ecology. 2026. Vol. 19, no. 3. P. 407-416. https://doi.org/10.1134/S1995425526700058 [БС 2][WoS][Scopus][РИНЦ]</w:t>
+        <w:t xml:space="preserve">Razgulin S. M., Kopytina N. I. Role of Fungi and Bacteria in the Mineralization of Nitrogen Compounds in the Soil of a Low-Productivity Birch Forest (Southern Taiga Subzone of European Russia) // Contemporary Problems of Ecology. 2026. Vol. 19, no. 3. P. 407-416. https://doi.org/10.1134/S1995425526700058 [БС 2][WoS][Scopus][РИНЦ][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rokotova A. G., Soldatov A. A., Kukhareva T. A. Leucocyte Profile of Golden Gray Mullet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chelon auratus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Mugilidae) of Different Ages // Journal of Ichthyology. 2026. Vol. 66, no. 2. P. 331-336. https://doi.org/10.1134/S0032945225700316 [БС 3][WoS][Scopus][РИНЦ][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Samyshev E. Z., Minkina N. I., Pakhomov E. A. Energy balance of the Antarctic tunicate </w:t>
@@ -955,50 +987,57 @@
         <w:t xml:space="preserve">Zavyalov A. V.,  Sibirtsova E. N. Influence of Migrations of Some Fish Species from the Azov–Black Sea Basin on Their Invasion by the Nematode </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hysterothylacium aduncum</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in Different Seasons // Inland Water Biology. 2024. Vol. 17, no. 6. P. 1123-1128. https://doi.org/10.1134/S199508292460025X [БС 3][WoS][Scopus][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Андреенко Т. И. Формирование экосистемных услуг Чёрного и Азовского морей: таксономическая и функциональная структура гидробионтов, методы оценки и экосистемное управление // Биоразнообразие и устойчивое развитие. 2026. Т. 11, № 1. С. 49-78. https://doi.org/10.21072/eco.2026.11.1.05 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Аннинский Б. Е., Финенко Г. А., Дацык Н. А. Сезонная динамика биомассы мезо- и макрозоопланктона на внешнем шельфе Севастопольской бухты: 2002-2014 гг., 2020 и 2021 г. // Биология внутренних вод. 2026. Т. 19, № 3. С. 606-615. https://doi.org/10.7868/S3034522726030123 [БС 1][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Богданович Ю. В., Солдатов А. А., Шалагина Н. Е., Рычкова В. Н. Эритроидные элементы гемолимфы двустворчатого моллюска </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anadara kagoshimensis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Tokunaga, 1906) в условиях сероводородной нагрузки: проточная цитометрия и световая микроскопия // Морской биологический журнал. 2025. Т. 10, № 3. С. 3-10. https://doi.org/10.21072/mbj.2025.10.3.01 [БС 1][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бородина А. В., Веляев Ю. О., Осокин А. Р. Комплексный методический подход в определении липидов моллюсков // Техника и технология пищевых производств. 2023. Т. 53. № 4. С. 662-671. https://doi.org/10.21603/2074-9414-2023-4-2464 [БС 2][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1181,50 +1220,57 @@
         <w:t xml:space="preserve"> // Биология внутренних вод. 2024. Т. 17, № 5. С. 801-809. https://doi.org/10.31857/S0320965224050119 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Гребнева Е. А., Шилин М. Б. Воздействие динамики водородного показателя рH на кальцифицирующие организмы на примере черноморской мидии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mytilus galloprovincialis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> // Грозненский естественнонаучный бюллетень. 2026. Т. 11, № 1 (43). С. 91-99. https://doi.org/10.25744/genb.2026.43.1.004 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Гребнева Е. А., Шилин М. Б. Связь Восточно-Атлантического колебания с аномалиями водородного показателя pH в глубоководной части Чёрного моря // Гидрометеорология и экология. 2026. № 83. С. 323-339. https://doi.org/10.33933/2713-3001-2026-83-323-339 [БС 3][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Губарева Е. С. Популяционные характеристики копеподы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Calanus euxinus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Hulsemann, 1991 у берегов Крыма (Чёрное море) // Биология моря. 2025. Т. 51, № 4. С. 220-231. https://doi.org/10.31857/S0134347525040044 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Губарева Е. С. Состояние популяции копеподы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -1313,50 +1359,68 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Климова Т. Н., Субботин А. А., Аннинский Б. Е., Вдодович И. В., Забродин Д. А., Петрова Т. Н., Дацык Н. А. Ихтиопланктон у берегов Крыма и его трофические связи в планктонном сообществе в период смены гидрологических сезонов (октябрь 2022 года) // Экологическая безопасность прибрежной и шельфовой зон моря. 2025. № 4. С. 97-116. [БС 2][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ковалева И. В., Финенко З. З., Суслин В. В. Пространственная и временная динамика биомассы фитопланктона в поверхностном слое Чёрного моря // Морской биологический журнал. 2023. Т. 8, № 4. С. 52-63. https://doi.org/10.21072/mbj.2023.08.4.04 [БС 1][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Козинцев А. Ф., Бобко Н. И., Лишаев В. Н., Кузнецов А. В., Аннинский Б. Е. Минеральный состав поверхностных пород и многообразие микропланктона пресных водоёмов в рекреационной зоне Севастополя // Экосистемы. 2025. № 41. С. 166-179. https://doi.org/10.29039/2413-1733-2025-41-166-179 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Колесникова Е. Э., Головина И. В. Влияние ротенона на активность оксидоредуктаз в отделах мозга морского ерша </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scorpaena porcus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Scorpaenidae) в нерестовый и посленерестовый периоды // Биология внутренних вод. 2026. Т. 19, № 4. С. 897-907. https://doi.org/10.7868/S3034522726040170 [БС 1][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Колесникова Е. Э., Головина И. В. Профиль активности оксидоредуктаз сердечной и скелетной мышечной ткани взрослых и молодых особей скорпены </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Scorpaena porcus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Scorpaenidae) // Биология внутренних вод. 2025. Т. 18, № 6. С. 1169-1179. https://doi.org/10.7868/S3034522725060155 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Копытина Н. И., Андреева Н. А., Мосунов А. А., Бочарова Е. А., Сизова О. С., Бакина О. В., Лернер М. И. Динамика обрастания пластин с покрытиями, содержащими наночастицы // Физика и химия стекла. 2025. Т. 51, № 2. С. 199-208. https://doi.org/10.31857/S0132665125020037 [БС 1][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1374,50 +1438,57 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Crassostrea gigas</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Ostreidae), здоровых и пораженных сверлящей губкой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cliona vastifica</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Clionaidae) // Биология внутренних вод. 2025. Т. 18, № 6. С. 1027-1039. https://doi.org/10.7868/S3034522725060035 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Копытина Н. И., Законнов В. В., Крашенинникова С. Б., Иванова Е. А., Лукьянова О. Н., Бочарова Е. А., Трофимов С. А. Структура микокомплексов Карского моря в илистых грунтах разного гранулометрического состава // Биология моря. 2026. Т. 52, № 4. С. 270-285. https://doi.org/10.7868/S3034526X26040044 [БС 1][РИНЦ][С переводом]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Корчёмкина Е. Н., Ли Р. И. Основные характеристики фитопланктона и оценка биооптических свойств прибрежных вод Черного моря в летний период 2023 года в условиях массового развития кокколитофорид // Морской гидрофизический журнал. 2026. Т. 42, № 1. С. 53-67. [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кохан А. С., Солдатов А. А., Головина И. В., Богданович Ю. В., Шалагина Н. Е., Рычкова В. Н. Показатели энергетического обмена и аденилатная система тканей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mytilus galloprovincialis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Lamarck, 1819) в условиях умеренной гипоксии // Журнал эволюционной биохимии и физиологии. 2023. Т. 59, № 6. С. 532-540. https://doi.org/10.31857/S0044452923060050 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1491,50 +1562,57 @@
         <w:t xml:space="preserve">Никольский В. Н. Сезонная динамика жирности черноморского шпрота </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sprattus sprattus phalericus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Risso, 1827) (по данным многолетнего мониторинга) // Биоразнообразие и устойчивое развитие. 2024. Т. 9, вып. 4. С. 62-74. https://doi.org/10.21072/eco.2024.09.4.07 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пионтковский С. А., Загородняя Ю. А., Серикова И. М., Минский И. А., Ковалева И. В., Георгиева Е. Ю. Межгодовая изменчивость физических и биологических характеристик вод Крымского шельфа в летний сезон (2010–2020 годы) // Экологическая безопасность прибрежной и шельфовой зон моря. 2024. № 2. С. 39-59. [БС 2][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Разгулин С. М., Копытина Н. И. Роль грибов и бактерий в минерализации соединений азота в почве низкопродуктивного березняка подзоны южной тайги Европейской России // Сибирский экологический журнал. 2026. Т. 33, № 3. С. 447-458. https://doi.org/10.15372/SEJ20260308 [БС 2][РИНЦ][С переводом]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Рокотова А. Г., Солдатов А. А., Кухарева Т. А. Лейкоцитарный профиль крови сингиля </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chelon auratus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Mugilidae) разного возраста // Вопросы ихтиологии. 2026. Т. 66, № 2. С. 255-260. https://doi.org/10.7868/S3034514626020098 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Серегин С. А. Соотношение полов и плодовитость самок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -1656,97 +1734,144 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mnemiopsis leidyi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Danio rerio</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: роль TRP-рецепторов // Актуальные вопросы биологической физики и химии. 2024. Т. 9, № 1. С. 39-44. [РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Финенко Г. А., Дацык Н. А., Аннинский Б. Е. Количественная оценка роли вселенца </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oithona davisae</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Ferrari F.D. &amp; Orsi, 1984 (Copepoda: Cyclopoida) в питании гребневика-планктофага </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mnemiopsis leidyi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> A. Agassiz, 1865 в прибрежных и глубоководных районах Черного моря // Биология моря. 2026. Т. 52, № 3. С. 172-189. https://doi.org/10.7868/S3034526X26030023 [БС 1][РИНЦ][С переводом]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Финенко Г. А., Дацык Н. А., Аннинский Б. Е., Никольский В. Н. Состояние и динамика популяций гребневиков </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mnemiopsis leidyi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beroe ovata</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> на крымском шельфе Чёрного моря в 2013–2021 гг. // Российский журнал биологических инвазий. 2024. № 4. С. 159-171. https://doi.org/10.35885/1996-1499-17-4-159-171 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чекушкин А. А., Гулин А. С., Лелеков А. С. Система контроля роста культуры </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Arthrospira platensis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> в полупромышленных условиях // Нанотехнологии: разработка, применение - XXI век. 2024. Т. 16, № 2. С. 23-30. https://doi.org/10.18127/j22250980-202402-02 [БС 4][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Чесалин М. В., Никольский В. Н., Аккуш Г., Гучу А. К. Применение анализа формы контура отолитов для дифференциации запасов азово-черноморской хамсы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Engraulis encrasicolus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Engraulidae) // Вопросы ихтиологии. 2026. Т. 66, № 4. С. 430-444. https://doi.org/10.7868/S3034514626040046 [БС 1][РИНЦ][С переводом]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Шалагина Н. Е., Солдатов А. А., Гостюхина О. Л., Рычкова В. Н. Особенности морфологии и антиоксидантный статус циркулирующих эритроцитов морского ерша </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Scorpaena porcus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> в условиях холодового шока // Биология внутренних вод. 2026. Т. 19, № 1. С. 242-252. https://doi.org/10.7868/S3034522726010201 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Щербань С. А., Темных А. В. Сравнительные аспекты изучения морфо-физиологических и биохимических показателей соматического роста в популяциях двух видов Черноморских двустворчатых моллюсков </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -1813,50 +1938,57 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Книга, монография</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anadara kagoshimensis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Tokunaga, 1906): функциональные аспекты инвазии в Азово-Черноморский регион / отв. ред.: А. А. Солдатов, Н. К. Ревков ; Институт биологии южных морей имени А. О. Ковалевского РАН. Севастополь ; Москва : Товарищество научных изданий КМК, 2025. 224 с. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Мирзоева Н. Ю., Крашенинникова С. Б., Завьялов А. В., Сидоров И. Г., Вахрушев М. О., Мельников В. В., Чудиновских Е. С., Проскурнин В. Ю., Мирошниченко О. Н., Горбунов Р. В., Кузнецов А. Н., Нгуен Данг Хой, Андреенко Т. И., Скуратовская Е. Н., Поспелов С. С. Гидрометеорологические, радиохемоэкологические и гидробиологические исследования поверхностных вод западной части Тихого океана (по результатам рейса НИС «Профессор Гагаринский», спутниковым данным и реанализам) / ФИЦ «Институт биологии южных морей имени А. О. Ковалевского РАН». Воронеж : "Строки", 2026. 83 с. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Полтаруха О. П., Селифонова Ж. П., Самышев Э. З., Боран-Кешишьян А. Л. Атлас-определитель меропланктона Черного и Азовского морей. В 3-х томах. Т. 2: Пелагические личинки брюхоногих и двустворчатых моллюсков (Gastropoda, Bivalvia) / под общ. ред. Н. И. Минкиной. Новороссийск : РИО ГМУ им. адм. Ф.Ф. Ушакова, 2025. 202 с. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Патент / авт. св-во</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">А. с. 2023624968. Концентрация хлорофилла </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">«а»</w:t>
       </w:r>
@@ -1955,50 +2087,57 @@
         <w:t xml:space="preserve">Крашенинникова С. Б., Ли Р. И., Сысоев А. А., Сысоева И. В., Силаков М. И., Темных А. В. Исследование фито- и зоопланктона в морях Европейской Арктики в разные сезоны // Комплексные исследования природы Шпицбергена и прилегающего шельфа – 2025 : тез. докл. XVI Междунар. науч. конф., посвящ. 100-летию вступ. в силу договора о Шпицбергене (г. Мурманск, 23–24 октября 2025 г.). Апатиты : Изд-во КНЦ РАН, 2025. С. 60-62. https://rio.ksc.ru/data/documents/78_SPITSBERGEN_2025.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Крашенинникова С. Б., Минкина Н. И., Самышев Э. З., Ли Р. И., Шокурова И. Г., Бабич С. А., Бабич М. С. Особенности распределения фитопланктона и концентрации хлорофилла–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">а</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> с учетом гидрометеорологических факторов среды в прибрежье Черного моря весной // Морские исследования и образование (MARESEDU-2023) : труды XII Междунар. науч.-практ. конф., 23–27 октября 2023 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2024. Т. 3 (IV). С. 279-281. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Крашенинникова С. Б., Шокурова И. Г., Бабич С. А., Чернышова Е. Д., Шокуров М. В. Межгодовая изменчивость аномалий температуры и скорости течений в Северной Атлантике и их связь с Североатлантическим колебанием // Морские исследования и образование (MARESEDU-2025) : труды XIV Междунар. науч.-практ. конф., 27–31 октября 2025 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2026. Т. 2 (IV). С. 19-22. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Кудинов О. Б., Суслин В. В., Ли Р. И., Рябоконь Д. А. Особенности профилей флуоресценции и видового состава фитопланктона в Чёрном море в начале осени 2020 года // Современные проблемы оптики естественных вод (ONW'2023) : труды XII Всерос. конф. с междунар. участием, 25–27 октября 2023 г., Санкт-Петербург, РФ. Москва : Изд-во «ИО РАН», 2023. С. 250-254. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мельников В. В., Лонг Ван Нгуен, Чудиновских Е. С., Силаков М. И. Пелагизация планктонной фауны коралловых рифов Южного Вьетнама // Морская биология в 21 веке : тез. докл. Всерос. конф. (памяти акад. Алексея Викторовича Жирмунского), 25–26 сентября 2025 г., Владивосток, Россия. Владивосток : ННЦМБ ДВО РАН, 2025. С. 180-181. http://www.imb.dvo.ru/images/nscmb/files/meetings/MarBio-Conf-2025-Abstracts.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мельников В. В., Нгуен Ван Лонг, Силаков М. И., Чудиновских Е. С., Холодов В. В., Серебренников А. Н. Деградация экосиcтем подводных рифов Южного Вьетнама // Морские исследования и образование (MARESEDU-2025) : труды XIV Междунар. науч.-практ. конф., 27–31 октября 2025 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2026. Т. 3 (IV). С. 235-240. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мельников В. В., Серебренников А. Н., Масевич А. В., Чудиновских Е. С. Структурно-функциональные изменения экосистемы Чёрного моря в условиях влияния климата и антропогенного воздействия // Морские исследования и образование (MARESEDU-2024) : труды XIII Междунар. науч.-практ. конф., 28 октября – 01 ноября 2024 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2025. Т. 1 (IV). С. 785-790. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2480,50 +2619,68 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Солдатов А. А., Рокотова А. Г., Кухарева Т. А., Рычкова В. Н. Развитие гипохромной анемии на ранних стадиях развития кефали-сингиля (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chelon auratus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Risso, 1810) // Актуальные вопросы биологической физики и химии. БФФХ-2025 : материалы XX междунар. науч. конф., г. Севастополь, 22-27 сентября 2025 г.; г. Москва, 9-12 октября 2025 г. Севастополь, 2025. С. 142-143. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Солдатов А. А., Рычкова В. Н., Кухарева Т. А., Головина И. В., Богданович Ю. В., Шалагина Н. Е., Кохан А. С. Организмы в условиях восстановительной среды (биоэнергетические аспекты) // 13-й съезд Гидробиологического общества при Российской академии наук, посвященный 300-летию Российской академии наук, Десятилетию науки и технологий в России и 5-летию Архангельского отделения ГБО при РАН, 16–20 сентября 2024 г., г. Архангельск, Россия : тез. докл. Архангельск : КИРА, 2024. С. 194-195. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Солдатов А. А., Рычкова В. Н., Шалагина Н. Е. Роль мембраносвязанной ферри-формы гемоглобина (MetHb) в адаптации морских организмов к условиям восстановительной среды (эксперименты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in vitro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">) // XXV съезд физиологического общества им. И. П. Павлова : сб. тезисов съезда, 11–14 августа 2026 г., Москва, Россия. Москва, 2026. С. 792. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чекалов В. П., Иванова Е. А., Гулин М. Б. Экспериментальное сравнительное определение вклада сателлитного микробного сообщества в телах бокоплавов </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Echinogammarus olivii</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> и моллюсков </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mytilus galloprovincialis</w:t>