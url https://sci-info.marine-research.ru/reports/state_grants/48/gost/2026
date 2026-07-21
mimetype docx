--- v0 (2026-06-07)
+++ v1 (2026-07-21)
@@ -25,80 +25,98 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030400057-4 «Трансформация структуры и функций экосистем морской пелагиали в условиях антропогенного воздействия и изменения климата»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 07-06-2026 08:30</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/48/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Alatartseva O. S., Stelmakh L. V. Unique mechanism of acclimation of the Black Sea large diatom </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pseudosolenia calcar-avis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> to high light intensities // Functional Plant Biology. 2026. Vol. 53, iss. 6. Art. no. FP26087 (13 p.). https://doi.org/10.1071/FP26087 [БС 1][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Chao C.-F., Olivia M., Annabel C. N., Chen P. W.-Y., Hsieh C.-h., Chen T.-Y., Chang F.-H., Ho P.-C., Yeh Y.-C., Chien C.-T., Shiah F.-K., Mukhanov V., Prasetyo R. F., Tsai A.-Y. Heavy rainfall shifts microbial control from nutrient–temperature to precipitation dependence in subtropical coastal waters // Estuarine, Coastal and Shelf Science. 2026. Vol. 334. Art. no. 109811 (11 p.). https://doi.org/10.1016/j.ecss.2026.109811 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chen P. W.-Y., Olivia M., Mukhanov V., Ufimtseva M., Liashko T., Sakhon E., Supriyadi S., Puspitasari I. D., Ghosh A., Tsai A.-Y. Diel Variations in Abundance of Viral, Picoplankton, and Nanoplankton in Coastal Waters of Taiwan in Spring // Journal of Marine Science and Technology - Taiwan. 2025. Vol. 33, iss. 4. Art. no. 4 (11 p.). https://doi.org/10.51400/2709-6998.2790 [БС 3][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Olivia M., Annabel C. N., Chen P. W.-Y., Hsieh C.-h., Chen T.-Y., Chang F.-H., Ho P.-C., Chien C.-T., Shiah F.-K., Mukhanov V., Tsai A.-Y. Water temperature regulates picoplankton growth and mortality during the cold season in a subtropical coastal ecosystem // Aquatic Microbial Ecology. 2026. Vol. 92. Art. no. ame02028 (13 p.). https://doi.org/10.3354/ame02028 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Olivia M., Annabel C. N., Chen P. W.-Y., Prasetyo R. F., Abdirahman I., Mukhanov V., Tsai A.-Y. Diel to seasonal variation in abundance of picoplankton and virus-like particles in subtropical coastal Pacific waters // Estuarine, Coastal and Shelf Science. 2026. Vol. 340. Art. no. 109997 (8 p.). https://doi.org/10.1016/j.ecss.2026.109997 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -111,90 +129,168 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piontkovski S. A., Zagorodnyaya Y. A., Prusova I. Y. Regional Resilience of Coastal Plankton Communities to Global Warming // Contemporary Problems of Ecology. 2026. Vol. 19, no. 1. P. 59-73. https://doi.org/10.1134/S1995425525700891 [БС 2][WoS][Scopus][РИНЦ][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sagadatova R. R., Stelmakh L. V. Characteristics of Three Strains of the Black Sea Algal Viruses and Their Impact on Planktonic Microalgae // Inland Water Biology. 2025. Vol. 18, no. 5. P. 1048-1059. https://doi.org/10.1134/S1995082925601029 [БС 3][WoS][Scopus][РИНЦ][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shoman N., Solomonova E., Akimov A. Assessing the ecological risks of ZnO and CuO nanoparticles to Black Sea picophytoplankton // Comparative Biochemistry and Physiology Part C: Toxicology and Pharmacology. 2026. Vol. 304. Art. no. 110490 (13 p.). https://doi.org/10.1016/j.cbpc.2026.110490 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A. Trophic status as a factor in phytoplankton resilience to the toxic effects of zinc oxide nanoparticles // Folia Microbiologica. 2026.  https://doi.org/10.1007/s12223-026-01501-6 (Online first) [БС 3][WoS][Scopus]</w:t>
+        <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A. Effect of zinc oxide and copper oxide nanoparticles on picophytoplankton of the Black sea during the winter season // Aquatic Sciences. 2026. Vol. 88. Art. no. 93 (11 p.). https://doi.org/10.1007/s00027-026-01327-x [БС 2][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A. Modulation of toxic effects of zinc oxide nanoparticles by nutrient supply conditions: deficiency and excess of nutrients as factors of stress enhancement in the phytoplankton of the Black Sea // Aquatic Toxicology. 2026. Vol. 298. Art. no. 107895 (12 p.). https://doi.org/10.1016/j.aquatox.2026.107895 [БС 1][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A. Trophic status as a factor in phytoplankton resilience to the toxic effects of zinc oxide nanoparticles // Folia Microbiologica. 2026. https://doi.org/10.1007/s12223-026-01501-6 (Online first) [БС 3][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A., Rylkova O., Meger Ya. Effect of Zinc on Basic Physiological Parameters of the Diatom Microalgae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thalassiosira</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Weissflogii and Assessment of its Toxicoresistance // Thalassas. 2026. Vol. 42. Art. no. 14 (12 p.). https://doi.org/10.1007/s41208-026-01034-2 [БС 3][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Агаркова-Лях И. В., Лях А. М. Особенности гранулометрического и петрографического составов обломочного материала современных пляжей Севастополя в условиях антропогенного преобразования // Вестник Санкт-Петербургского университета. Науки о Земле. 2026. https://doi.org/10.21638/spbu07.2026.206 (Online first) [БС 2][WoS][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Губанова А. Д. Сезонная динамика и межгодовые изменения численности инвазивного вида копепод </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pseudodiaptomus marinus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Sato, 1913 в Севастопольской бухте и его распространение в сопредельных водах // Морской биологический журнал. 2026. Т. 11, № 2. С. 41-47. https://doi.org/10.21072/mbj.2026.11.2.03 [БС 1][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Мельник Л. А., Жук В. Ф., Мельник А. В. Новый лабораторный комплекс по изучению биолюминесценции «Свет М» // Биоразнообразие и устойчивое развитие. 2026. Т. 11, № 1. С. 79-85. https://doi.org/10.21072/eco.2026.11.1.06 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Минский И. А., Литвинюк Д. А., Евстигнеев В. П., Пинаев А. А., Муханов В. С. Классификация изображений зоопланктона на программно-аппаратном комплексе FlowCam // Экологическая безопасность прибрежной и шельфовой зон моря. 2026. № 2. С. 145-161. [БС 2][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Пархоменко А. В. Оценка функциональной активности микробиальной «петли» в Черном море // Экологическая безопасность прибрежной и шельфовой зон моря. 2026. № 2. С. 57-75. [БС 2][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Пионтковский С. А., Загородняя Ю. А., Прусова И. Ю. Региональная устойчивость прибрежных планктонных сообществ к глобальному потеплению // Сибирский экологический журнал. 2026. № 1. С. 73-90. https://doi.org/10.15372/SEJ20260105 [БС 2][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Пионтковский С. А., Загородняя Ю. А., Самотой Ю. В., Баяндин А. С., Артамонов Ю. В., Скрипалева Е. А. Пространственно-временная изменчивость биомассы медуз </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aurelia aurita</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Linnaeus, 1758) в водах российского шельфа Черного моря в летний сезон // Водные биоресурсы и среда обитания. 2026. Т. 9, № 2. С. 77-95. https://doi.org/10.47921/2619-1024_2026_9_2_77 [БС 4][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Пионтковский С. А., Мельник А. В., Загородняя Ю. А., Артёмов Ю. Г., Скрипалева Е. А., Георгиева Е. Ю. Слоистость пространственной структуры пелагического сообщества крымского шельфа в летний сезон // Экологическая безопасность прибрежной и шельфовой зон моря. 2026. № 1. С. 27-51. [БС 2][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Помогаева Т. В., Артёмов Ю. Г., Сахонь Е. Г. Распределение рыбных скоплений в осенне-зимний период 2025 года в прибрежных районах Крыма и Кавказа по результатам гидроакустических исследований под влиянием температурного фактора // Научные труды Дальрыбвтуза. 2026. Т. 76, № 2. С. 200-209. https://doi.org/10.48612/dalrybvtuz/2026-76-21 [БС 4][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Фарбер А. А., Стельмах Л. В., Ковалева И. В., Бабич И. И. Оценка структурных и функциональных характеристик фитопланктона Чёрного моря в весенний период 2023 г. // Биоразнообразие и устойчивое развитие. 2025. Т. 10, № 4. С. 26-39. https://doi.org/10.21072/eco.2025.10.4.04 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шоларь С. А., Суслин В. В., Стельмах Л. В., Минина Н. В., Алатарцева О. С. Методические особенности измерения истинного спектра поглощения света монокультурами // Экологическая безопасность прибрежной и шельфовой зон моря. 2026. № 1. С. 146-155. [БС 2][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тезисы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>