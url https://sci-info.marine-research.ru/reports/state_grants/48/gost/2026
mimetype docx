--- v1 (2026-07-21)
+++ v2 (2026-09-20)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030400057-4 «Трансформация структуры и функций экосистем морской пелагиали в условиях антропогенного воздействия и изменения климата»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:48</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 20-09-2026 12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/48/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -87,131 +87,170 @@
         <w:t xml:space="preserve">Pseudosolenia calcar-avis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to high light intensities // Functional Plant Biology. 2026. Vol. 53, iss. 6. Art. no. FP26087 (13 p.). https://doi.org/10.1071/FP26087 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chao C.-F., Olivia M., Annabel C. N., Chen P. W.-Y., Hsieh C.-h., Chen T.-Y., Chang F.-H., Ho P.-C., Yeh Y.-C., Chien C.-T., Shiah F.-K., Mukhanov V., Prasetyo R. F., Tsai A.-Y. Heavy rainfall shifts microbial control from nutrient–temperature to precipitation dependence in subtropical coastal waters // Estuarine, Coastal and Shelf Science. 2026. Vol. 334. Art. no. 109811 (11 p.). https://doi.org/10.1016/j.ecss.2026.109811 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chen P. W.-Y., Olivia M., Mukhanov V., Ufimtseva M., Liashko T., Sakhon E., Supriyadi S., Puspitasari I. D., Ghosh A., Tsai A.-Y. Diel Variations in Abundance of Viral, Picoplankton, and Nanoplankton in Coastal Waters of Taiwan in Spring // Journal of Marine Science and Technology - Taiwan. 2025. Vol. 33, iss. 4. Art. no. 4 (11 p.). https://doi.org/10.51400/2709-6998.2790 [БС 3][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Mukhanov V. S., Sakhon Ye. G., Kondratiev S. I., Evstigneev V. P., Tsai A.-Y. Response of microplankton community to a leak of wastewater from submerged pipeline off Cape Khersones (the Black Sea) // Continental Shelf Research. 2026. Vol. 302. Art. no. 105745. https://doi.org/10.1016/j.csr.2026.105745 [БС 2][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Olivia M., Annabel C. N., Chen P. W.-Y., Hsieh C.-h., Chen T.-Y., Chang F.-H., Ho P.-C., Chien C.-T., Shiah F.-K., Mukhanov V., Tsai A.-Y. Water temperature regulates picoplankton growth and mortality during the cold season in a subtropical coastal ecosystem // Aquatic Microbial Ecology. 2026. Vol. 92. Art. no. ame02028 (13 p.). https://doi.org/10.3354/ame02028 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Olivia M., Annabel C. N., Chen P. W.-Y., Prasetyo R. F., Abdirahman I., Mukhanov V., Tsai A.-Y. Diel to seasonal variation in abundance of picoplankton and virus-like particles in subtropical coastal Pacific waters // Estuarine, Coastal and Shelf Science. 2026. Vol. 340. Art. no. 109997 (8 p.). https://doi.org/10.1016/j.ecss.2026.109997 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piontkovski S. A., Serikova I. M., Zagorodnyaya Yu. A., Georgieva E. Yu., Minsky I. A., Melnik A. V. Gradients of Plankton and Its Bioluminescence Across the Northern Shelf of the Black Sea (2011-2023) // Turkish Journal of Fisheries and Aquatic Sciences. 2026. Vol. 26, no. 7. Art. no. TRJFAS27516 (10 p.). https://doi.org/10.4194/TRJFAS27516 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piontkovski S. A., Zagorodnyaya Y. A., Prusova I. Y. Regional Resilience of Coastal Plankton Communities to Global Warming // Contemporary Problems of Ecology. 2026. Vol. 19, no. 1. P. 59-73. https://doi.org/10.1134/S1995425525700891 [БС 2][WoS][Scopus][РИНЦ][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sagadatova R. R., Stelmakh L. V. Characteristics of Three Strains of the Black Sea Algal Viruses and Their Impact on Planktonic Microalgae // Inland Water Biology. 2025. Vol. 18, no. 5. P. 1048-1059. https://doi.org/10.1134/S1995082925601029 [БС 3][WoS][Scopus][РИНЦ][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shoman N., Solomonova E., Akimov A. Assessing the ecological risks of ZnO and CuO nanoparticles to Black Sea picophytoplankton // Comparative Biochemistry and Physiology Part C: Toxicology and Pharmacology. 2026. Vol. 304. Art. no. 110490 (13 p.). https://doi.org/10.1016/j.cbpc.2026.110490 [БС 1][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Shoman N. Yu., Solomonova E. S., Akimov A. I. Long-term effects of zinc oxide nanoparticles on the autumn phytoplankton of the Black Sea // Limnology and Freshwater Biology. 2026. Iss. 4 (SI:Algae2026). P. 537-553. https://doi.org/10.31951/2658-3518-2026-A-4-537 [БС 3][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A. Annual dynamics of size-fractionated phytoplankton sensitivity to zinc oxide nanoparticles in the Black Sea // Regional Studies in Marine Science. 2026. Vol. 102. Art. no. 105348 (11 p.). https://doi.org/10.1016/j.rsma.2026.105348 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A. Effect of zinc oxide and copper oxide nanoparticles on picophytoplankton of the Black sea during the winter season // Aquatic Sciences. 2026. Vol. 88. Art. no. 93 (11 p.). https://doi.org/10.1007/s00027-026-01327-x [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A. Modulation of toxic effects of zinc oxide nanoparticles by nutrient supply conditions: deficiency and excess of nutrients as factors of stress enhancement in the phytoplankton of the Black Sea // Aquatic Toxicology. 2026. Vol. 298. Art. no. 107895 (12 p.). https://doi.org/10.1016/j.aquatox.2026.107895 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A. Trophic status as a factor in phytoplankton resilience to the toxic effects of zinc oxide nanoparticles // Folia Microbiologica. 2026. https://doi.org/10.1007/s12223-026-01501-6 (Online first) [БС 3][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A., Rylkova O., Meger Ya. Effect of Zinc on Basic Physiological Parameters of the Diatom Microalgae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thalassiosira</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Weissflogii and Assessment of its Toxicoresistance // Thalassas. 2026. Vol. 42. Art. no. 14 (12 p.). https://doi.org/10.1007/s41208-026-01034-2 [БС 3][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Stelmakh L. V., Sagadatova R. R., Alatartseva O. S., Mukhanov V. S. Impact of Algal Virus on the Black Sea Microalgae </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tetraselmis viridis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> under the Combined Influence of Nitrogen Deficiency and Various Light Intensities // Russian Journal of Plant Physiology. 2026. Vol. 73. Art. no. 206 (18 p.). https://doi.org/10.1134/S1021443726602788 [БС 1][WoS][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Агаркова-Лях И. В., Лях А. М. Особенности гранулометрического и петрографического составов обломочного материала современных пляжей Севастополя в условиях антропогенного преобразования // Вестник Санкт-Петербургского университета. Науки о Земле. 2026. https://doi.org/10.21638/spbu07.2026.206 (Online first) [БС 2][WoS][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Губанова А. Д. Сезонная динамика и межгодовые изменения численности инвазивного вида копепод </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudodiaptomus marinus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Sato, 1913 в Севастопольской бухте и его распространение в сопредельных водах // Морской биологический журнал. 2026. Т. 11, № 2. С. 41-47. https://doi.org/10.21072/mbj.2026.11.2.03 [БС 1][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -291,50 +330,57 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тезисы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Баяндин А. С., Муханов В. С. От сетей к нейросетям: разработка автоматических методов количественного учёта черноморского желетелого макрозоопланктона // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 17-19. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Конопляников М. А., Муханов В. С. Пространственные градиенты и механизмы контроля обилия пикопланктона в бухтах юго-западного побережья Крыма летом 2025 года // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 33-35. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Рогожкин Н. А., Серегин С. А., Попова Е. В., Крашенинникова С. Б. Численность мелкого метазоопланктона и температура воды восточной части тропической Атлантики // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 46-47. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Шоман Н. Ю., Соломонова Е. С., Акимов А. И. Долгосрочные эффекты воздействия наночастицоксида цинка на фитопланктон Чёрногоморя в осенний период // Водоросли: проблемы таксономии и экологии, использование в мониторинге и биотехнологии : тез. VIII Всерос. науч. конф. с междунар. уч. (г. Иркутск, п. Листвянка, Россия, 7–11 сент. 2026 г.). Иркутск : Аспринт, 2026. С. 163. http://lin.irk.ru/files/conference/algae-2026/abstracts_book.pdf </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">