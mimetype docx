--- v2 (2026-09-20)
+++ v3 (2026-11-01)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030400057-4 «Трансформация структуры и функций экосистем морской пелагиали в условиях антропогенного воздействия и изменения климата»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 20-09-2026 12:16</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 01-11-2026 21:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/48/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -207,75 +207,89 @@
         <w:t xml:space="preserve"> Weissflogii and Assessment of its Toxicoresistance // Thalassas. 2026. Vol. 42. Art. no. 14 (12 p.). https://doi.org/10.1007/s41208-026-01034-2 [БС 3][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stelmakh L. V., Sagadatova R. R., Alatartseva O. S., Mukhanov V. S. Impact of Algal Virus on the Black Sea Microalgae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetraselmis viridis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> under the Combined Influence of Nitrogen Deficiency and Various Light Intensities // Russian Journal of Plant Physiology. 2026. Vol. 73. Art. no. 206 (18 p.). https://doi.org/10.1134/S1021443726602788 [БС 1][WoS][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Агаркова-Лях И. В., Лях А. М. Особенности гранулометрического и петрографического составов обломочного материала современных пляжей Севастополя в условиях антропогенного преобразования // Вестник Санкт-Петербургского университета. Науки о Земле. 2026. https://doi.org/10.21638/spbu07.2026.206 (Online first) [БС 2][WoS][Scopus][РИНЦ]</w:t>
+        <w:t xml:space="preserve">Агаркова-Лях И. В., Лях А. М. Особенности гранулометрического и петрографического составов обломочного материала современных пляжей Севастополя в условиях антропогенного преобразования // Вестник Санкт-Петербургского университета. Науки о Земле. 2026. Т. 71, № 2. С. 339-360. https://doi.org/10.21638/spbu07.2026.206 [БС 2][WoS][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Гаврилова Н. А., Миронюк О. А., Монашев И. В. Таксономический состав и видовые комплексы тинтиннид (Ciliophora, Tintinnina) в прибрежье Камчатки // Биология внутренних вод. 2026. Т. 19, № 5. С. 1101-1108. https://doi.org/10.7868/S3034522726050120 [БС 1][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Губанова А. Д. Сезонная динамика и межгодовые изменения численности инвазивного вида копепод </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudodiaptomus marinus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Sato, 1913 в Севастопольской бухте и его распространение в сопредельных водах // Морской биологический журнал. 2026. Т. 11, № 2. С. 41-47. https://doi.org/10.21072/mbj.2026.11.2.03 [БС 1][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Лях А. М. Моделирование изменений формы и размеров створок диатомовых водорослей в вегетативной фазе размножения // Новости систематики низших растений. 2026. Т. 60-2. С. A19-A27. https://doi.org/10.31111/nsnr/2026.60.2.A19 [БС 2][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Мельник Л. А., Жук В. Ф., Мельник А. В. Новый лабораторный комплекс по изучению биолюминесценции «Свет М» // Биоразнообразие и устойчивое развитие. 2026. Т. 11, № 1. С. 79-85. https://doi.org/10.21072/eco.2026.11.1.06 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Минский И. А., Литвинюк Д. А., Евстигнеев В. П., Пинаев А. А., Муханов В. С. Классификация изображений зоопланктона на программно-аппаратном комплексе FlowCam // Экологическая безопасность прибрежной и шельфовой зон моря. 2026. № 2. С. 145-161. [БС 2][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пархоменко А. В. Оценка функциональной активности микробиальной «петли» в Черном море // Экологическая безопасность прибрежной и шельфовой зон моря. 2026. № 2. С. 57-75. [БС 2][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пионтковский С. А., Загородняя Ю. А., Прусова И. Ю. Региональная устойчивость прибрежных планктонных сообществ к глобальному потеплению // Сибирский экологический журнал. 2026. № 1. С. 73-90. https://doi.org/10.15372/SEJ20260105 [БС 2][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -307,66 +321,89 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Помогаева Т. В., Артёмов Ю. Г., Сахонь Е. Г. Распределение рыбных скоплений в осенне-зимний период 2025 года в прибрежных районах Крыма и Кавказа по результатам гидроакустических исследований под влиянием температурного фактора // Научные труды Дальрыбвтуза. 2026. Т. 76, № 2. С. 200-209. https://doi.org/10.48612/dalrybvtuz/2026-76-21 [БС 4][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Фарбер А. А., Стельмах Л. В., Ковалева И. В., Бабич И. И. Оценка структурных и функциональных характеристик фитопланктона Чёрного моря в весенний период 2023 г. // Биоразнообразие и устойчивое развитие. 2025. Т. 10, № 4. С. 26-39. https://doi.org/10.21072/eco.2025.10.4.04 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шоларь С. А., Суслин В. В., Стельмах Л. В., Минина Н. В., Алатарцева О. С. Методические особенности измерения истинного спектра поглощения света монокультурами // Экологическая безопасность прибрежной и шельфовой зон моря. 2026. № 1. С. 146-155. [БС 2][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Материалы конференции</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Бурдиян Н. В., Скуратовская Е. Н., Стельмах Л. В., Фарбер А. А., Минина Н. В., Бабич И. И., Чурилова Т. Я., Ефимова Т. В., Моисеева Н. А., Скороход Е. Ю., Крашенинникова С. Б., Мельников В. В., Мирзоева Н. Ю., Помогаева Т. В., Артёмов Ю. Г., Дорошенко Ю. В., Мельник А. В., Аннинский Б. Е., Дацык Н. А., Климова Т. Н., Ковалева И. В., Серегин С. А., Попова Е. В., Серебренников А. Н., Чудиновских Е. С. Экспедиционные исследования структурно-функциональной организации, продуктивности и устойчивости пелагической экосистемы Черного моря на НИС «Профессор Водяницкий» // Морские экспедиционные исследования России в 2025 г. : тез. докл. конф. «Итоги экспедиционных исследований в 2025 г. в Мировом океане и внутренних водах, на архипелаге Шпицберген и полуострове Камчатка». Москва : МИРЭА — Российский технологический университет, 2026. С. 242-245. </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Тезисы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Баяндин А. С., Муханов В. С. От сетей к нейросетям: разработка автоматических методов количественного учёта черноморского желетелого макрозоопланктона // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 17-19. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Конопляников М. А., Муханов В. С. Пространственные градиенты и механизмы контроля обилия пикопланктона в бухтах юго-западного побережья Крыма летом 2025 года // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 33-35. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лях А. М. Имитационное моделирование жизненного цикла диатомовых микроводорослей // Водоросли: проблемы таксономии и экологии, использование в мониторинге и биотехнологии : тез. VIII Всерос. науч. конф. с междунар. уч. (г. Иркутск, п. Листвянка, Россия, 7–11 сент. 2026 г.). Иркутск : Аспринт, 2026. С. 87. http://lin.irk.ru/files/conference/algae-2026/abstracts_book.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Рогожкин Н. А., Серегин С. А., Попова Е. В., Крашенинникова С. Б. Численность мелкого метазоопланктона и температура воды восточной части тропической Атлантики // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 46-47. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шоман Н. Ю., Соломонова Е. С., Акимов А. И. Долгосрочные эффекты воздействия наночастицоксида цинка на фитопланктон Чёрногоморя в осенний период // Водоросли: проблемы таксономии и экологии, использование в мониторинге и биотехнологии : тез. VIII Всерос. науч. конф. с междунар. уч. (г. Иркутск, п. Листвянка, Россия, 7–11 сент. 2026 г.). Иркутск : Аспринт, 2026. С. 163. http://lin.irk.ru/files/conference/algae-2026/abstracts_book.pdf </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 