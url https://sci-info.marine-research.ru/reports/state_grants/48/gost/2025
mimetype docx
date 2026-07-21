--- v0 (2026-06-13)
+++ v1 (2026-07-21)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030400057-4 «Трансформация структуры и функций экосистем морской пелагиали в условиях антропогенного воздействия и изменения климата»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2024 по 01-12-2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 13-06-2026 12:39</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/48/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -577,50 +577,57 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пионтковский С. А., Мельник А. В., Загородняя Ю. А., Артёмов Ю. Г. Биофизические характеристики экосистемы крымского шельфа // Актуальные вопросы биологической физики и химии. БФФХ-2025 : материалы XX междунар. науч. конф., г. Севастополь, 22-27 сентября 2025 г.; г. Москва, 9-12 октября 2025 г. Севастополь, 2025. С. 138-139. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Полунина Ю. Ю., Драпун И. Е., Казакова Д. М., Губанова А. Д., Кривенко О. В., Кулешова О. Н., Баяндина Ю. С. Морфологические и генетические отличия видов рода </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudocalanus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Calanoida: Clausocalanidae) в Балтийском и Черном морях // Актуальные проблемы планктонологии : материалы V Междунар. конф. с таксономическим тренингом для молодых ученых, 8–12 сентября 2025 г., г. Светлогорск (Калининградская область), Россия. Калининград : ФГБОУ ВО «КГТУ», 2025. С. 101-102. https://www.elibrary.ru/item.asp?id=82743399 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Соломонова Е. С., Шоман Н. Ю., Акимов А. И. Дифференциальные реакции диатомовых и динофитовых микроводорослей на присутствие в среде гербицида глифосата // Моря России: современные методы исследований и их практические применения : тез. докл. VIII Всерос. науч. конф., Севастополь, 23–27 сентября 2024 г. Севастополь : ФГБУН ФИЦ МГИ, 2024. С. 323-324. http://mhi-ras.ru/assets/files/morya_rossii-2024_tezisy.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Соломонова Е. С., Шоман Н. Ю., Акимов А. И. Оценка токсического действия гербицидов атразина и глифосата на фитопланктонное сообщество Черного моря // VIII Международная Верещагинская Байкальская конференция, 8–14 сентября 2025 г., Иркутск, Россия : тез. докл. и стенд. сообщ. / Лимнологический ин-т. Иркутск : Изд-во ИГУ, 2025. С. 534-535. http://lin.irk.ru/8vbc/files/abstracts_vbc2025.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Соломонова Е. С., Шоман Н. Ю., Акимов А. И., Рылькова О. А. Влияние наночастиц оксида меди на физиологию четырех видов микроводорослей из разных таксономических групп // Актуальные проблемы планктонологии : материалы V Междунар. конф. с таксономическим тренингом для молодых ученых, 8–12 сентября 2025 г., г. Светлогорск (Калининградская область), Россия. Калининград : ФГБОУ ВО «КГТУ», 2025. С. 114-115. https://www.elibrary.ru/item.asp?id=82743409 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Уфимцева М. А., Сахонь Е. Г., Муханов В. С. Вертикальное распределение вирио-, бактериопланктона и цианобактерий на шельфе Чёрного моря в период весенней гомотермии // Комплексные исследования Мирового океана : материалы VIII Всерос. науч. конф. молодых ученых, г. Владивосток, 13–17 мая 2024 г. Владивосток : ННЦМБ ДВО РАН, 2024. С. 361-362. https://www.elibrary.ru/item.asp?id=73871917 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>