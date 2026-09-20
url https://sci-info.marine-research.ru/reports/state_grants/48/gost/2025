--- v1 (2026-07-21)
+++ v2 (2026-09-20)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030400057-4 «Трансформация структуры и функций экосистем морской пелагиали в условиях антропогенного воздействия и изменения климата»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2024 по 01-12-2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:48</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 20-09-2026 12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/48/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>