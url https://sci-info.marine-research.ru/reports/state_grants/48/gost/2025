--- v2 (2026-09-20)
+++ v3 (2026-10-10)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030400057-4 «Трансформация структуры и функций экосистем морской пелагиали в условиях антропогенного воздействия и изменения климата»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2024 по 01-12-2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 20-09-2026 12:16</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/48/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>