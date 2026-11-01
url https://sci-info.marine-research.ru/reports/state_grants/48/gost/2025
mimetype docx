--- v3 (2026-10-10)
+++ v4 (2026-11-01)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030400057-4 «Трансформация структуры и функций экосистем морской пелагиали в условиях антропогенного воздействия и изменения климата»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2024 по 01-12-2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 20:03</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 01-11-2026 21:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/48/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>