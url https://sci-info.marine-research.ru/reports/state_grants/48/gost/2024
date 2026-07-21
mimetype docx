--- v0 (2026-06-13)
+++ v1 (2026-07-21)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030400057-4 «Трансформация структуры и функций экосистем морской пелагиали в условиях антропогенного воздействия и изменения климата»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2023 по 01-12-2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 13-06-2026 13:58</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/48/2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>