--- v1 (2026-07-21)
+++ v2 (2026-09-20)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030400057-4 «Трансформация структуры и функций экосистем морской пелагиали в условиях антропогенного воздействия и изменения климата»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2023 по 01-12-2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 12:48</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 20-09-2026 12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/48/2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>