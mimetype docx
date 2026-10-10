--- v2 (2026-09-20)
+++ v3 (2026-10-10)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030400057-4 «Трансформация структуры и функций экосистем морской пелагиали в условиях антропогенного воздействия и изменения климата»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2023 по 01-12-2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 20-09-2026 12:16</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/48/2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>