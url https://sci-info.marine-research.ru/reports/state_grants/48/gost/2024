--- v3 (2026-10-10)
+++ v4 (2026-11-01)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030400057-4 «Трансформация структуры и функций экосистем морской пелагиали в условиях антропогенного воздействия и изменения климата»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2023 по 01-12-2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 20:03</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 01-11-2026 21:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/48/2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>