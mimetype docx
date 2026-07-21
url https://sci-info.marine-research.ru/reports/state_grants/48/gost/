--- v0 (2026-06-07)
+++ v1 (2026-07-21)
@@ -25,80 +25,98 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030400057-4 «Трансформация структуры и функций экосистем морской пелагиали в условиях антропогенного воздействия и изменения климата»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 07-06-2026 07:52</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/48</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Alatartseva O. S., Stelmakh L. V. Unique mechanism of acclimation of the Black Sea large diatom </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pseudosolenia calcar-avis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> to high light intensities // Functional Plant Biology. 2026. Vol. 53, iss. 6. Art. no. FP26087 (13 p.). https://doi.org/10.1071/FP26087 [БС 1][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Chang F.-H., Gong G.-C., Hsieh C.-h., Chen P. W.-Y., Mukhanov V., Tsai A.-Y. Vertical variations of bacterial growth, mortality loss to nanoflagellates, and viruses in the subtropical northwestern Pacific Ocean // Journal of Marine Systems. 2024. Vol. 243. Art. no. 103963 (9 p.). https://doi.org/10.1016/j.jmarsys.2024.103963 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chao C.-F., Olivia M., Annabel C. N., Chen P. W.-Y., Hsieh C.-h., Chen T.-Y., Chang F.-H., Ho P.-C., Yeh Y.-C., Chien C.-T., Shiah F.-K., Mukhanov V., Prasetyo R. F., Tsai A.-Y. Heavy rainfall shifts microbial control from nutrient–temperature to precipitation dependence in subtropical coastal waters // Estuarine, Coastal and Shelf Science. 2026. Vol. 334. Art. no. 109811 (11 p.). https://doi.org/10.1016/j.ecss.2026.109811 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chen P. W.-Y., Annabel C. N., Olivia M., Chou W.-C., Chen J.-J., Shiu R.-F., Mukhanov V., Natividad M., Shen Y.-L., Tsai A.-Y. Investigation of the Growth and Mortality of Bacteria and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Synechococcus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -414,51 +432,65 @@
         <w:t xml:space="preserve">Solomonova E. S., Shoman N. Y., Akimov A. I. Effect of Glyphosate and Copper on Photosynthetic Activity of Microalga </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thalassiosira weissflogii</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Exposed to Light of Different Intensity // Russian Journal of Plant Physiology. 2023. Vol. 70. Art. no. 217 (9 p.). https://doi.org/10.1134/S1021443724603756 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solomonova E. S., Shoman N. Yu., Akimov A. I. Assessment of the toxic effects of the herbicides atrazine and glyphosate on the phytoplankton community of the Black Sea // Limnology and Freshwater Biology. 2025. Vol. 8, no. 4 (SI:8VBC). P. 644-658 [in Eng., in Russ.]. https://doi.org/10.31951/2658-3518-2025-A-4-644 [БС 3][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A. Trophic status as a factor in phytoplankton resilience to the toxic effects of zinc oxide nanoparticles // Folia Microbiologica. 2026.  https://doi.org/10.1007/s12223-026-01501-6 (Online first) [БС 3][WoS][Scopus]</w:t>
+        <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A. Effect of zinc oxide and copper oxide nanoparticles on picophytoplankton of the Black sea during the winter season // Aquatic Sciences. 2026. Vol. 88. Art. no. 93 (11 p.). https://doi.org/10.1007/s00027-026-01327-x [БС 2][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A. Modulation of toxic effects of zinc oxide nanoparticles by nutrient supply conditions: deficiency and excess of nutrients as factors of stress enhancement in the phytoplankton of the Black Sea // Aquatic Toxicology. 2026. Vol. 298. Art. no. 107895 (12 p.). https://doi.org/10.1016/j.aquatox.2026.107895 [БС 1][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A. Trophic status as a factor in phytoplankton resilience to the toxic effects of zinc oxide nanoparticles // Folia Microbiologica. 2026. https://doi.org/10.1007/s12223-026-01501-6 (Online first) [БС 3][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A., Rylkova O., Meger Ya. Application of confocal microscopy and flow cytometry to identify physiological responses of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prorocentrum micans</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to the herbicide glyphosate // Marine Environmental Research. 2024. Vol. 196. Art. no. 106417 (8 p.). https://doi.org/10.1016/j.marenvres.2024.106417 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A., Rylkova O., Meger Ya. Effect of Zinc on Basic Physiological Parameters of the Diatom Microalgae </w:t>
@@ -579,86 +611,111 @@
         <w:t xml:space="preserve">Emiliania huxleyi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> blooms in the open Black Sea: Evaluation by satellite data (1998–2020) // Deep Sea Research Part I: Oceanographic Research Papers. 2024. Vol. 208. Art. no. 104304 (13 p.). https://doi.org/10.1016/j.dsr.2024.104304 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Yunev O., Carstensen J., Suslin V., Belokopytov V., Stelmakh L., Zhuk E. Temporal variability of phytoplankton biomass and algae blooms in the open Black Sea // Progress in Oceanography. 2025. Vol. 237. Art. no. 103541 (11 p.). https://doi.org/10.1016/j.pocean.2025.103541 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Агаркова-Лях И. В., Лях А. М. Гранулометрические особенности обломочного материала современных пляжей Севастополя // Известия Саратовского университета. Новая серия. Серия Науки о Земле. 2025. Т. 25, № 2. С. 115-123. https://doi.org/10.18500/1819-7663-2025-25-2-115-123 [БС 4][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Агаркова-Лях И. В., Лях А. М. Особенности гранулометрического и петрографического составов обломочного материала современных пляжей Севастополя в условиях антропогенного преобразования // Вестник Санкт-Петербургского университета. Науки о Земле. 2026. https://doi.org/10.21638/spbu07.2026.206 (Online first) [БС 2][WoS][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Гаврилова Н. А. О первых находках планктонной раковинной инфузории </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Amphorellopsis tetragona</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Spirotrichea, Ghoreotrichia, Tintinnida) в Крымском прибежье Чёрного моря // Биоразнообразие и устойчивое развитие. 2025. Т. 10, № 3. С. 13-19. https://doi.org/10.21072/eco.2025.10.3.02 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Гаврилова Н. А., Абибулаева А. Ш., Данилюк О. Н., Довгаль И. В. Первые находки </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyxicola socialis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Ciliophora, Peritrichia) в крымском прибежье Чёрного моря // Биоразнообразие и устойчивое развитие. 2024. Т. 9, вып. 2. С. 3-10. https://doi.org/10.21072/eco.2024.09.2.01 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Губанова А. Д. Сезонная динамика и межгодовые изменения численности инвазивного вида копепод </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pseudodiaptomus marinus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Sato, 1913 в Севастопольской бухте и его распространение в сопредельных водах // Морской биологический журнал. 2026. Т. 11, № 2. С. 41-47. https://doi.org/10.21072/mbj.2026.11.2.03 [БС 1][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Губанова А. Д. Сезонные изменения видового состава и численности кормового зоопланктона Балаклавской бухты и сопредельных вод в 2024–2025 гг. // Биоразнообразие и устойчивое развитие. 2025. Т. 10, № 1. С. 57-65. https://doi.org/10.21072/eco.2025.10.1.05 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Загородняя Ю. А., Драпун И. Е., Прусова И. Ю., Попова Е. В. Новые находки копепод </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oithona nana</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -776,110 +833,149 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мельник Л. А., Жук В. Ф. Результаты исследований поля биолюминесценции в прибрежье Севастополя в 2011 г. // Биоразнообразие и устойчивое развитие. 2024. Т. 9, вып. 4. С. 52-61. https://doi.org/10.21072/eco.2024.09.4.06 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мельник Л. А., Жук В. Ф., Мельник А. В. Новый лабораторный комплекс по изучению биолюминесценции «Свет М» // Биоразнообразие и устойчивое развитие. 2026. Т. 11, № 1. С. 79-85. https://doi.org/10.21072/eco.2026.11.1.06 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Мельник Л. А., Мельник А. В., Машукова О. В., Мельников В. В. Использование метода вертикального зондирования для регистрации биолюминесценции в антарктическом секторе Атлантического океана // Морской биологический журнал. 2023. Т. 8, № 4. С. 64-73. https://doi.org/10.21072/mbj.2023.08.4.05 [БС 1][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Минский И. А., Литвинюк Д. А., Евстигнеев В. П., Пинаев А. А., Муханов В. С. Классификация изображений зоопланктона на программно-аппаратном комплексе FlowCam // Экологическая безопасность прибрежной и шельфовой зон моря. 2026. № 2. С. 145-161. [БС 2][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Минский И. А., Серикова И. М., Жук В. Ф., Пионтковский С. А., Евстигнеев В. П., Суслин В. В. Межгодовая изменчивость биолюминесценции, хлорофилла </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">a</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> и температуры в прибрежных водах Севастополя // Биоразнообразие и устойчивое развитие. 2023. Т. 8, № 3 (27). С. 3-14. https://doi.org/10.21072/eco.2024.27.01 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Муханов В. С., Рауэн Т. В., Востоков С. В., Востокова А. С., Лобачев Е. Н. Оценка численности бактерио‐, пикофито‐ и нанофитопланктона Среднего Каспия методами проточной цитометрии // Юг России: экология, развитие. 2024. Т. 19, № 3. С. 97-109. https://doi.org/10.18470/1992-1098-2024-3-9 [БС 1][WoS][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Пархоменко А. В. Оценка функциональной активности микробиальной «петли» в Черном море // Экологическая безопасность прибрежной и шельфовой зон моря. 2026. № 2. С. 57-75. [БС 2][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Пионтковский С. А., Загородняя Ю. А., Прусова И. Ю. Региональная устойчивость прибрежных планктонных сообществ к глобальному потеплению // Сибирский экологический журнал. 2026. № 1. С. 73-90. https://doi.org/10.15372/SEJ20260105 [БС 2][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Пионтковский С. А., Загородняя Ю. А., Самотой Ю. В., Баяндин А. С., Артамонов Ю. В., Скрипалева Е. А. Пространственно-временная изменчивость биомассы медуз </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aurelia aurita</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Linnaeus, 1758) в водах российского шельфа Черного моря в летний сезон // Водные биоресурсы и среда обитания. 2026. Т. 9, № 2. С. 77-95. https://doi.org/10.47921/2619-1024_2026_9_2_77 [БС 4][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Пионтковский С. А., Загородняя Ю. А., Самотой Ю. В., Попова Е. В., Баяндин А. С., Калюжная С. Н. Оценка воздействия разлива мазута в декабре 2024 года на зоопланктон крымского шельфа // Биоразнообразие и устойчивое развитие. 2025. Т. 10, № 3. С. 65-81. https://doi.org/10.21072/eco.2025.10.3.07 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пионтковский С. А., Загородняя Ю. А., Серикова И. М., Минский И. А., Ковалева И. В., Георгиева Е. Ю. Межгодовая изменчивость физических и биологических характеристик вод Крымского шельфа в летний сезон (2010–2020 годы) // Экологическая безопасность прибрежной и шельфовой зон моря. 2024. № 2. С. 39-59. [БС 2][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пионтковский С. А., Мельник А. В., Загородняя Ю. А., Артёмов Ю. Г., Скрипалева Е. А., Георгиева Е. Ю. Слоистость пространственной структуры пелагического сообщества крымского шельфа в летний сезон // Экологическая безопасность прибрежной и шельфовой зон моря. 2026. № 1. С. 27-51. [БС 2][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Пионтковский С. А., Мельник А. В., Климова Т. Н., Георгиева Е. Ю. Характеристики планктонного сообщества крымского шельфа в период прохождения тепловых волн // Актуальные вопросы биологической физики и химии. 2025. Т. 10, № 1. С. 80-85. [РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Помогаева Т. В., Артёмов Ю. Г., Сахонь Е. Г. Распределение рыбных скоплений в осенне-зимний период 2025 года в прибрежных районах Крыма и Кавказа по результатам гидроакустических исследований под влиянием температурного фактора // Научные труды Дальрыбвтуза. 2026. Т. 76, № 2. С. 200-209. https://doi.org/10.48612/dalrybvtuz/2026-76-21 [БС 4][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Рауэн Т. В., Муханов В. С., Баяндина Ю. С., Лях А. М. Влияние микропластика на пищевую и двигательную активность динофлагелляты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oxyrrhis marina</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> в эксперименте // Биология внутренних вод. 2024. № 2. С. 296-307. https://doi.org/10.31857/S0320965224020088 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Римский-Корсаков Н. А., Пронин А. А., Хортов А. В., Мутовкин А. Д., Литвинюк Д. А., Дерюшкин Д. В., Щербаченко С. В., Коротаев В. Н. Методика работ и результаты сейсмоакустических исследований в 131 рейсе научно-исследовательского судна «Профессор Водяницкий» // Международный журнал прикладных и фундаментальных исследований. 2024. № 12. С. 18-24. https://doi.org/10.17513/mjpfi.13676 [РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1242,50 +1338,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudocalanus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Calanoida: Clausocalanidae) в Балтийском и Черном морях // Актуальные проблемы планктонологии : материалы V Междунар. конф. с таксономическим тренингом для молодых ученых, 8–12 сентября 2025 г., г. Светлогорск (Калининградская область), Россия. Калининград : ФГБОУ ВО «КГТУ», 2025. С. 101-102. https://www.elibrary.ru/item.asp?id=82743399 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Рогожкин Н. А., Серегин С. А., Попова Е. В., Крашенинникова С. Б. Численность мелкого метазоопланктона и температура воды восточной части тропической Атлантики // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 46-47. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сагадатова Р. Р., Стельмах Л. В. Характеристика трех штаммов черноморских альговирусов и их воздействие на микроводоросли // Изучение водных и наземных экосистем: история и современность : тез. докл. III Междунар. науч.-практ. конф., 2–7 сентября 2024 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2024. С. 131-132. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Соломонова Е. С., Шоман Н. Ю., Акимов А. И. Дифференциальные реакции диатомовых и динофитовых микроводорослей на присутствие в среде гербицида глифосата // Моря России: современные методы исследований и их практические применения : тез. докл. VIII Всерос. науч. конф., Севастополь, 23–27 сентября 2024 г. Севастополь : ФГБУН ФИЦ МГИ, 2024. С. 323-324. http://mhi-ras.ru/assets/files/morya_rossii-2024_tezisy.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Соломонова Е. С., Шоман Н. Ю., Акимов А. И. Оценка токсического действия гербицидов атразина и глифосата на фитопланктонное сообщество Черного моря // VIII Международная Верещагинская Байкальская конференция, 8–14 сентября 2025 г., Иркутск, Россия : тез. докл. и стенд. сообщ. / Лимнологический ин-т. Иркутск : Изд-во ИГУ, 2025. С. 534-535. http://lin.irk.ru/8vbc/files/abstracts_vbc2025.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Соломонова Е. С., Шоман Н. Ю., Акимов А. И., Рылькова О. А. Влияние наночастиц оксида меди на физиологию четырех видов микроводорослей из разных таксономических групп // Актуальные проблемы планктонологии : материалы V Междунар. конф. с таксономическим тренингом для молодых ученых, 8–12 сентября 2025 г., г. Светлогорск (Калининградская область), Россия. Калининград : ФГБОУ ВО «КГТУ», 2025. С. 114-115. https://www.elibrary.ru/item.asp?id=82743409 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Уфимцева М. А., Сахонь Е. Г., Муханов В. С. Вертикальное распределение вирио-, бактериопланктона и цианобактерий на шельфе Чёрного моря в период весенней гомотермии // Комплексные исследования Мирового океана : материалы VIII Всерос. науч. конф. молодых ученых, г. Владивосток, 13–17 мая 2024 г. Владивосток : ННЦМБ ДВО РАН, 2024. С. 361-362. https://www.elibrary.ru/item.asp?id=73871917 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>