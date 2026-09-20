--- v1 (2026-07-21)
+++ v2 (2026-09-20)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030400057-4 «Трансформация структуры и функций экосистем морской пелагиали в условиях антропогенного воздействия и изменения климата»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 04:42</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 20-09-2026 12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/48</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -169,50 +169,57 @@
         <w:t xml:space="preserve">Oxyrrhis marina</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> // Inland Water Biology. 2024. Vol. 17, no. 1. P. 126-138. https://doi.org/10.1134/S1995082924010073 [БС 3][WoS][Scopus][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lyakh A. M., Rauen T. V. A New Approach to Estimating the Speed of Uniform Movement of Microorganisms along a Helical Trajectory // Biology Bulletin. 2025. Vol. 52. Art. no. 127 (5 p.). https://doi.org/10.1134/S1062359025600850 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Melnik A. V., Melnik L. A., Piontkovsky S. A. Bioluminescence of Plankton Communities in the Atlantic Sector of the Southern Ocean // Oceanology. 2025. Vol. 65, no. 3. P. 409-419. https://doi.org/10.1134/S0001437025700079 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Mukhanov V. S., Sakhon Ye. G., Kondratiev S. I., Evstigneev V. P., Tsai A.-Y. Response of microplankton community to a leak of wastewater from submerged pipeline off Cape Khersones (the Black Sea) // Continental Shelf Research. 2026. Vol. 302. Art. no. 105745. https://doi.org/10.1016/j.csr.2026.105745 [БС 2][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Olivia M., Annabel C. N., Chen P. W.-Y., Hsieh C.-h., Chen T.-Y., Chang F.-H., Ho P.-C., Chien C.-T., Shiah F.-K., Mukhanov V., Tsai A.-Y. Water temperature regulates picoplankton growth and mortality during the cold season in a subtropical coastal ecosystem // Aquatic Microbial Ecology. 2026. Vol. 92. Art. no. ame02028 (13 p.). https://doi.org/10.3354/ame02028 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Olivia M., Annabel C. N., Chen P. W.-Y., Hsieh C., Chang F.-H., Ho P.-C., Chien C.-T., Chao C.-F., Mukhanov V., Tsai A.-Y. Dramatic effect of extreme rainfall event and storm on microbial community dynamics in a subtropical coastal region // Science of The Total Environment. 2025. Vol. 964. Art. no. 178560 (12 p.). https://doi.org/10.1016/j.scitotenv.2025.178560 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Olivia M., Annabel C. N., Chen P. W.-Y., Prasetyo R. F., Abdirahman I., Mukhanov V., Tsai A.-Y. Diel to seasonal variation in abundance of picoplankton and virus-like particles in subtropical coastal Pacific waters // Estuarine, Coastal and Shelf Science. 2026. Vol. 340. Art. no. 109997 (8 p.). https://doi.org/10.1016/j.ecss.2026.109997 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Olivia M., Chen P. W.-Y., Annabel C. N., Chou W.-C., Chen J.-J., Mukhanov V., Chao C.-F., Tsai A.-Y. Dynamics of Microbial Abundance in Unvegetated and Seagrass Habitats: A Case Study // Journal of Marine Science and Engineering. 2025. Vol. 13, iss. 6. Art. no. 1048 (14 p.). https://doi.org/10.3390/jmse13061048 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -389,93 +396,107 @@
         <w:rPr/>
         <w:t xml:space="preserve"> with herbicide glyphosate // Journal of Experimental Marine Biology and Ecology. 2024. Vol. 577. Art. no. 152017 (8 p.). https://doi.org/10.1016/j.jembe.2024.152017 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shoman N., Solomonova E., Akimov A. ZnO, CuO and TiO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> nanoparticles impacts on natural phytoplankton community (in vitro) // Environmental Science and Pollution Research. 2025. Vol. 32, iss. 36. P. 21450-21462. https://doi.org/10.1007/s11356-025-36926-y [БС 1][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Shoman N. Yu., Solomonova E. S., Akimov A. I. Long-term effects of zinc oxide nanoparticles on the autumn phytoplankton of the Black Sea // Limnology and Freshwater Biology. 2026. Iss. 4 (SI:Algae2026). P. 537-553. https://doi.org/10.31951/2658-3518-2026-A-4-537 [БС 3][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Solomonova A., Shoman N., Akimov A. Physiological responses of the microalgae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thalassiosira weissflogii</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to the presence of the herbicide glyphosate in the medium // Functional Plant Biology. 2024. Vol. 51. Art. no. FP23205 (11 p.). https://doi.org/10.1071/FP23205 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solomonova E. S., Shoman N. Y., Akimov A. I. Effect of Glyphosate and Copper on Photosynthetic Activity of Microalga </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thalassiosira weissflogii</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Exposed to Light of Different Intensity // Russian Journal of Plant Physiology. 2023. Vol. 70. Art. no. 217 (9 p.). https://doi.org/10.1134/S1021443724603756 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solomonova E. S., Shoman N. Yu., Akimov A. I. Assessment of the toxic effects of the herbicides atrazine and glyphosate on the phytoplankton community of the Black Sea // Limnology and Freshwater Biology. 2025. Vol. 8, no. 4 (SI:8VBC). P. 644-658 [in Eng., in Russ.]. https://doi.org/10.31951/2658-3518-2025-A-4-644 [БС 3][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A. Annual dynamics of size-fractionated phytoplankton sensitivity to zinc oxide nanoparticles in the Black Sea // Regional Studies in Marine Science. 2026. Vol. 102. Art. no. 105348 (11 p.). https://doi.org/10.1016/j.rsma.2026.105348 [БС 2][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A. Effect of zinc oxide and copper oxide nanoparticles on picophytoplankton of the Black sea during the winter season // Aquatic Sciences. 2026. Vol. 88. Art. no. 93 (11 p.). https://doi.org/10.1007/s00027-026-01327-x [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A. Modulation of toxic effects of zinc oxide nanoparticles by nutrient supply conditions: deficiency and excess of nutrients as factors of stress enhancement in the phytoplankton of the Black Sea // Aquatic Toxicology. 2026. Vol. 298. Art. no. 107895 (12 p.). https://doi.org/10.1016/j.aquatox.2026.107895 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A. Trophic status as a factor in phytoplankton resilience to the toxic effects of zinc oxide nanoparticles // Folia Microbiologica. 2026. https://doi.org/10.1007/s12223-026-01501-6 (Online first) [БС 3][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solomonova E., Shoman N., Akimov A., Rylkova O., Meger Ya. Application of confocal microscopy and flow cytometry to identify physiological responses of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -579,50 +600,68 @@
         <w:t xml:space="preserve"> // Regional Studies in Marine Science. 2024. Vol. 76. Art. no. 103594 (10 p.). https://doi.org/10.1016/j.rsma.2024.103594 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stelmakh L. V., Sagadatova R. R., Alatartseva O. S. The effect of viral infection on the Black Sea microalgae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetraselmis viridis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: the role of nutrients and copper ions // Functional Plant Biology. 2024. Vol. 51. Art. no. FP23114 (13 p.). https://doi.org/10.1071/FP23114 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Stelmakh L. V., Sagadatova R. R., Alatartseva O. S., Mukhanov V. S. Impact of Algal Virus on the Black Sea Microalgae </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tetraselmis viridis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> under the Combined Influence of Nitrogen Deficiency and Various Light Intensities // Russian Journal of Plant Physiology. 2026. Vol. 73. Art. no. 206 (18 p.). https://doi.org/10.1134/S1021443726602788 [БС 1][WoS][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Yunev O., Carstensen J., Suslin V., Belokopytov V., Moncheva S., Stelmakh L., Boicenco L., Vlas O. Temporal variability of coccolithophore </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Emiliania huxleyi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> blooms in the open Black Sea: Evaluation by satellite data (1998–2020) // Deep Sea Research Part I: Oceanographic Research Papers. 2024. Vol. 208. Art. no. 104304 (13 p.). https://doi.org/10.1016/j.dsr.2024.104304 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Yunev O., Carstensen J., Suslin V., Belokopytov V., Stelmakh L., Zhuk E. Temporal variability of phytoplankton biomass and algae blooms in the open Black Sea // Progress in Oceanography. 2025. Vol. 237. Art. no. 103541 (11 p.). https://doi.org/10.1016/j.pocean.2025.103541 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1373,50 +1412,57 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Соломонова Е. С., Шоман Н. Ю., Акимов А. И. Оценка токсического действия гербицидов атразина и глифосата на фитопланктонное сообщество Черного моря // VIII Международная Верещагинская Байкальская конференция, 8–14 сентября 2025 г., Иркутск, Россия : тез. докл. и стенд. сообщ. / Лимнологический ин-т. Иркутск : Изд-во ИГУ, 2025. С. 534-535. http://lin.irk.ru/8vbc/files/abstracts_vbc2025.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Соломонова Е. С., Шоман Н. Ю., Акимов А. И., Рылькова О. А. Влияние наночастиц оксида меди на физиологию четырех видов микроводорослей из разных таксономических групп // Актуальные проблемы планктонологии : материалы V Междунар. конф. с таксономическим тренингом для молодых ученых, 8–12 сентября 2025 г., г. Светлогорск (Калининградская область), Россия. Калининград : ФГБОУ ВО «КГТУ», 2025. С. 114-115. https://www.elibrary.ru/item.asp?id=82743409 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Уфимцева М. А., Сахонь Е. Г., Муханов В. С. Вертикальное распределение вирио-, бактериопланктона и цианобактерий на шельфе Чёрного моря в период весенней гомотермии // Комплексные исследования Мирового океана : материалы VIII Всерос. науч. конф. молодых ученых, г. Владивосток, 13–17 мая 2024 г. Владивосток : ННЦМБ ДВО РАН, 2024. С. 361-362. https://www.elibrary.ru/item.asp?id=73871917 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шоларь С. А., Стельмах Л. В., Суслин В. В., Алатарцева О. С. Лабораторный эксперимент по изучению спектров показателя поглощения света типичных представителей фитопланктона Черного моря // Моря России: современные методы исследований и их практические применения : тез. докл. VIII Всерос. науч. конф., Севастополь, 23–27 сентября 2024 г. Севастополь : ФГБУН ФИЦ МГИ, 2024. С. 117-119. http://mhi-ras.ru/assets/files/morya_rossii-2024_tezisy.pdf </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Шоман Н. Ю., Соломонова Е. С., Акимов А. И. Долгосрочные эффекты воздействия наночастицоксида цинка на фитопланктон Чёрногоморя в осенний период // Водоросли: проблемы таксономии и экологии, использование в мониторинге и биотехнологии : тез. VIII Всерос. науч. конф. с междунар. уч. (г. Иркутск, п. Листвянка, Россия, 7–11 сент. 2026 г.). Иркутск : Аспринт, 2026. С. 163. http://lin.irk.ru/files/conference/algae-2026/abstracts_book.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шоман Н. Ю., Соломонова Е. С., Акимов А. И., Рылькова О. А. Дифференциальные реакции диатомовых и динофитовых микроводорослей на присутствие в среде гербицида глифосата // Актуальные проблемы планктонологии : материалы V Междунар. конф. с таксономическим тренингом для молодых ученых, 8–12 сентября 2025 г., г. Светлогорск (Калининградская область), Россия. Калининград : ФГБОУ ВО «КГТУ», 2025. С. 136. https://elibrary.ru/item.asp?id=82743430 </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статьи в продолж. издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aguzzi L., Amato A., Barroeta Z., Battuello M., Becker É. C., Besiktepe S., Bojanić N., Briski E., Camatti E., Carotenuto Y., Cicero F., Corona S., Cotrim S., Yahia M. N. D., D'Angiolo R., de Olazabal A., Delpy F., Capua I. D., Dubinsky-Velasquez X., Engell-Sørensen K., Falcão J., de Puelles M. F., Foti G., Goruppi A., Gubanova A., Guy-Haim T., Hubareva E., Hure M., Iriarte A., Kamburska L. T., Khanaychenko A., Kourkoutmani P., Lučić D., Makhlouf N., Massé C., Mazzocchi M. G., Michaloudi E., Mikuš J., Nowaczyk A., Pagano M., Pansera M., Percopo I., Pérez-Rubín Jiménez E., Primo A. L., Putelli E., Rados C., Renz J., Roncalli V., Schroeder A., Stanković D., Stefanova K., Svetlichny L., Terbiyik T., Tirelli V., Uriarte I., Uttieri M., Valcarel N., Vannini J., Vidjak O., Villate F., Vincent D., Wootton M., Yebra L., Zagami G., Zervoudaki S. Working Group on Towards a EURopean OBservatory of the non-indigenous calanoid copepod Pseudodiaptomus marinUS (WGEUROBUS; outputs from 2024 meeting) // ICES Scientific Reports. 2025, Vol. 7, iss. 21. 26 p. https://doi.org/10.17895/ices.pub.28382024 </w:t>
       </w:r>
     </w:p>