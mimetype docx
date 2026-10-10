--- v2 (2026-09-20)
+++ v3 (2026-10-10)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030400057-4 «Трансформация структуры и функций экосистем морской пелагиали в условиях антропогенного воздействия и изменения климата»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 20-09-2026 12:02</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 19:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/48</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -650,51 +650,51 @@
         <w:t xml:space="preserve">Emiliania huxleyi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> blooms in the open Black Sea: Evaluation by satellite data (1998–2020) // Deep Sea Research Part I: Oceanographic Research Papers. 2024. Vol. 208. Art. no. 104304 (13 p.). https://doi.org/10.1016/j.dsr.2024.104304 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Yunev O., Carstensen J., Suslin V., Belokopytov V., Stelmakh L., Zhuk E. Temporal variability of phytoplankton biomass and algae blooms in the open Black Sea // Progress in Oceanography. 2025. Vol. 237. Art. no. 103541 (11 p.). https://doi.org/10.1016/j.pocean.2025.103541 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Агаркова-Лях И. В., Лях А. М. Гранулометрические особенности обломочного материала современных пляжей Севастополя // Известия Саратовского университета. Новая серия. Серия Науки о Земле. 2025. Т. 25, № 2. С. 115-123. https://doi.org/10.18500/1819-7663-2025-25-2-115-123 [БС 4][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Агаркова-Лях И. В., Лях А. М. Особенности гранулометрического и петрографического составов обломочного материала современных пляжей Севастополя в условиях антропогенного преобразования // Вестник Санкт-Петербургского университета. Науки о Земле. 2026. https://doi.org/10.21638/spbu07.2026.206 (Online first) [БС 2][WoS][Scopus][РИНЦ]</w:t>
+        <w:t xml:space="preserve">Агаркова-Лях И. В., Лях А. М. Особенности гранулометрического и петрографического составов обломочного материала современных пляжей Севастополя в условиях антропогенного преобразования // Вестник Санкт-Петербургского университета. Науки о Земле. 2026. Т. 71, № 2. С. 339-360. https://doi.org/10.21638/spbu07.2026.206 [БС 2][WoS][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Гаврилова Н. А. О первых находках планктонной раковинной инфузории </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Amphorellopsis tetragona</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Spirotrichea, Ghoreotrichia, Tintinnida) в Крымском прибежье Чёрного моря // Биоразнообразие и устойчивое развитие. 2025. Т. 10, № 3. С. 13-19. https://doi.org/10.21072/eco.2025.10.3.02 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Гаврилова Н. А., Абибулаева А. Ш., Данилюк О. Н., Довгаль И. В. Первые находки </w:t>
@@ -761,50 +761,57 @@
         <w:t xml:space="preserve">Acartia margalefi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> в Чёрном море у берегов Крыма // Морской биологический журнал. 2024. Т. 9, № 4. С. 106-110. https://doi.org/10.21072/mbj.2024.09.4.08 [БС 1][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ковалева И. В., Суслин В. В. Оценка долговременных изменений показателей продуктивности фитопланктона в шельфовой зоне северной и северо-восточной части Чёрного моря с использованием спутниковых данных // Современные проблемы дистанционного зондирования Земли из космоса. 2025. Т. 22, № 1. С. 192-204. https://doi.org/10.21046/2070-7401-2025-22-1-192-204 [БС 1][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кузьминова Н. С., Харчистов А. Е., Калюжный Н. Э., Алатарцева О. С., Тенешева А. М., Коржаневская Е. В. Токсичность нефтепродуктов в низких концентрациях для некоторых морских тест-объектов в условиях эксперимента // Ученые записки Крымского федерального университета им. В. И. Вернадского. Биология. Химия. 2024. Т. 10, № 2. С. 87-102. https://doi.org/10.29039/2413-1725-2024-10-2-87-102 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Лях А. М. Моделирование изменений формы и размеров створок диатомовых водорослей в вегетативной фазе размножения // Новости систематики низших растений. 2026. Т. 60-2. С. A19-A27. https://doi.org/10.31111/nsnr/2026.60.2.A19 [БС 2][Scopus][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Лях А. М. Представление множественных таксономических концепций в реляционной базе данных // Системы контроля окружающей среды. 2025. № 2 (60). С. 90-95. https://doi.org/10.33075/2220-5861-2025-2-90-95 [БС 4][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ляшко Т. В., Губанова А. Д., Литвинюк Д. А., Муханов В. С., Гарбазей О. А., Сахонь Е. Г., Амелина А. Б. Интенсивность суточных вертикальных миграций каляноидных копепод </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudocalanus elongatus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -1230,50 +1237,57 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Губанова А. Д., Гарбазей О. А. Изменения видовой структуры сообщества зоопланктона прибрежных районов Черного моря под воздействием инвазивных видов // Актуальные проблемы планктонологии : материалы V Междунар. конф. с таксономическим тренингом для молодых ученых, 8–12 сентября 2025 г., г. Светлогорск (Калининградская область), Россия. Калининград : ФГБОУ ВО «КГТУ», 2025. С. 45-46. https://elibrary.ru/item.asp?id=82743360 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Загородняя Ю. А., Климова Т. Н., Галаговец Е. А. Изменение биоразнообразия зоопланктона и ихтиопланктона Азовского моря в начале 21 века под влиянием осолонения и в связи с потеплением климата // Актуальные вопросы изучения и сохранения биологического и ландшафтного разнообразия юга России : cб. материалов Всерос. науч.-практ. конф., Симферополь, 8–11 октября 2024 г. Симферополь : КФУ им. В. И. Вернадского, 2024. C. 200-202. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Конопляников М. А., Муханов В. С. Пространственные градиенты и механизмы контроля обилия пикопланктона в бухтах юго-западного побережья Крыма летом 2025 года // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 33-35. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лях А. М. Библиодайвер - инструмент для построения библиографических связей между публикациями о микроводорослях // Актуальные проблемы планктонологии : материалы V Междунар. конф. с таксономическим тренингом для молодых ученых, 8–12 сентября 2025 г., г. Светлогорск (Калининградская область), Россия. Калининград : ФГБОУ ВО «КГТУ», 2025. С. 78-79. https://www.elibrary.ru/item.asp?id=82743383 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лях А. М. Имитационное моделирование жизненного цикла диатомовых микроводорослей // Водоросли: проблемы таксономии и экологии, использование в мониторинге и биотехнологии : тез. VIII Всерос. науч. конф. с междунар. уч. (г. Иркутск, п. Листвянка, Россия, 7–11 сент. 2026 г.). Иркутск : Аспринт, 2026. С. 87. http://lin.irk.ru/files/conference/algae-2026/abstracts_book.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лях А. М., Рауэн Т. В., Муханов В. С. Влияние голода, микропластика и живого корма на движение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oxyrrhis marina</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> в экспериментальных условиях // Актуальные проблемы планктонологии : материалы V Междунар. конф. с таксономическим тренингом для молодых ученых, 8–12 сентября 2025 г., г. Светлогорск (Калининградская область), Россия. Калининград : ФГБОУ ВО «КГТУ», 2025. С. 79-80. https://www.elibrary.ru/item.asp?id=82743384 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лях А. М., Рауэн Т. В., Муханов В. С. Некоторые характеристики спиралевидных траекторий движения гетеротрофной динофлагелляты </w:t>