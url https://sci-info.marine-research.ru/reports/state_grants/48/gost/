--- v3 (2026-10-10)
+++ v4 (2026-11-01)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030400057-4 «Трансформация структуры и функций экосистем морской пелагиали в условиях антропогенного воздействия и изменения климата»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 19:18</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 01-11-2026 20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/48</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -693,50 +693,57 @@
         <w:t xml:space="preserve"> (Spirotrichea, Ghoreotrichia, Tintinnida) в Крымском прибежье Чёрного моря // Биоразнообразие и устойчивое развитие. 2025. Т. 10, № 3. С. 13-19. https://doi.org/10.21072/eco.2025.10.3.02 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Гаврилова Н. А., Абибулаева А. Ш., Данилюк О. Н., Довгаль И. В. Первые находки </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyxicola socialis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Ciliophora, Peritrichia) в крымском прибежье Чёрного моря // Биоразнообразие и устойчивое развитие. 2024. Т. 9, вып. 2. С. 3-10. https://doi.org/10.21072/eco.2024.09.2.01 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Гаврилова Н. А., Миронюк О. А., Монашев И. В. Таксономический состав и видовые комплексы тинтиннид (Ciliophora, Tintinnina) в прибрежье Камчатки // Биология внутренних вод. 2026. Т. 19, № 5. С. 1101-1108. https://doi.org/10.7868/S3034522726050120 [БС 1][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Губанова А. Д. Сезонная динамика и межгодовые изменения численности инвазивного вида копепод </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudodiaptomus marinus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Sato, 1913 в Севастопольской бухте и его распространение в сопредельных водах // Морской биологический журнал. 2026. Т. 11, № 2. С. 41-47. https://doi.org/10.21072/mbj.2026.11.2.03 [БС 1][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Губанова А. Д. Сезонные изменения видового состава и численности кормового зоопланктона Балаклавской бухты и сопредельных вод в 2024–2025 гг. // Биоразнообразие и устойчивое развитие. 2025. Т. 10, № 1. С. 57-65. https://doi.org/10.21072/eco.2025.10.1.05 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1139,50 +1146,57 @@
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Глава в книге, монографии</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Жданова С. М., Прусова И. Ю., Цветков А. И., Ку Нгуен Динь. Зоопланктон дельты реки Меконг // Биологическое разнообразие и экологическое состояние дельты Меконга (Вьетнам) / под ред. И. Н. Марина, А. В. Тиунова. Москва : Товарищество научных изданий КМК, 2025. Гл. 5. С. 82-98. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Материалы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Бурдиян Н. В., Скуратовская Е. Н., Стельмах Л. В., Фарбер А. А., Минина Н. В., Бабич И. И., Чурилова Т. Я., Ефимова Т. В., Моисеева Н. А., Скороход Е. Ю., Крашенинникова С. Б., Мельников В. В., Мирзоева Н. Ю., Помогаева Т. В., Артёмов Ю. Г., Дорошенко Ю. В., Мельник А. В., Аннинский Б. Е., Дацык Н. А., Климова Т. Н., Ковалева И. В., Серегин С. А., Попова Е. В., Серебренников А. Н., Чудиновских Е. С. Экспедиционные исследования структурно-функциональной организации, продуктивности и устойчивости пелагической экосистемы Черного моря на НИС «Профессор Водяницкий» // Морские экспедиционные исследования России в 2025 г. : тез. докл. конф. «Итоги экспедиционных исследований в 2025 г. в Мировом океане и внутренних водах, на архипелаге Шпицберген и полуострове Камчатка». Москва : МИРЭА — Российский технологический университет, 2026. С. 242-245. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Григорьев М. Д., Царин С. А. Осетровые рыбы Черного моря для электронного атласа-определителя // XXVIII Международный Биос-форум и Молодежная Биос-олимпиада 2023 : сб. материалов. СПб. : СПбГУПТД ; «Любавич», 2023. С. 251-256. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зайцев А. С., Царин С. А. Формат предоставления по присосковым рыбам (Gobiesocidae, Pisces) Черного моря для электронного атласа-определителя черноморских рыб // XXVIII Международный Биос-форум и Молодежная Биос-олимпиада 2023 : сб. материалов. СПб. : СПбГУПТД ; «Любавич», 2023. С. 264-269. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Миронюк О. А., Монашев И. В., Гаврилова Н. А. Таксоцены микрозоопланктона Авачинской и Пенжинской губы (полуостров Камчатка): предварительный анализ // Морские исследования и образование (MARESEDU-2024) : труды XIII Междунар. науч.-практ. конф., 28 октября – 01 ноября 2024 г., Москва, РФ. Тверь : ООО «ПолиПРЕСС», 2025. Т. 3 (IV). С. 549-555. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>