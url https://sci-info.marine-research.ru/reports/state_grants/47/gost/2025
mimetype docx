--- v0 (2026-08-31)
+++ v1 (2026-10-10)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100127-7 «Изучение биогеохимических закономерностей радиоэкологических и хемоэкологических процессов в экосистемах водоемов Азово-Черноморского бассейна в сравнении с другими акваториями Мирового океана и отдельными водными экосистемами их водосборных бассейнов для обеспечения устойчивого развития на южных морях России»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2024 по 01-12-2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 15:07</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/47/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -246,50 +246,107 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> и ассоциированной с ней микробиоты при различных типах питания // Таврический вестник аграрной науки. 2024. № 4 (40). С. 83-98. https://doi.org/10.5281/zenodo.14184442 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зарипова К. М., Демидова Е. А., Тихонова Е. А., Бурдиян Н. В., Дорошенко Ю. В., Басова Е. Д. Численность и распределение отдельных групп бактерий в воде прибрежной акватории полуострова Камчатка // Экологическая безопасность прибрежной и шельфовой зон моря. 2025. № 2. С. 135-148. [БС 2][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Зарипова К. М., Тихонова Е. А. Распределение взвешенных веществ в прибрежных акваториях полуострова Камчатка // Вестник Камчатского государственного технического университета. 2025. Вып. 71. С. 108-119. https://doi.org/10.17217/2079-0333-2025-71-108-119 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Макаров М. В., Витер Т. В., Ковалева М. А. Донная макрофауна некоторых рек северо-западных склонов Крымских гор // Ученые записки Крымского федерального университета им. В. И. Вернадского. Биология. Химия. 2024. Т. 10, № 4. С. 132-143. https://doi.org/10.29039/2413-1725-2024-10-4-132-143 [БС 3][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Мирзоева Н. Ю., Мирошниченко О. Н., Сидоров И. Г., Мосейченко И. Н., Архипова С. И. Искусственные (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">90</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sr, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cs) и природные (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">232</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Th и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U) радионуклиды в днепровской воде Северо-Крымского канала и орошаемых вдоль него поливных сельскохозяйственных угодьев (2022-2023 гг.) // Водные ресурсы. 2025. Т. 52, № 3. С. 128-144. https://doi.org/10.31857/S0321059625030101 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Помогаева Т. В., Артёмов Ю. Г. Результаты гидроакустических исследований в Керченском проливе в 135 рейсе ЦКП НИС «Профессор Водяницкий» // Научные труды Дальрыбвтуза. 2025. Т. 73, № 3. С. 113-119. https://doi.org/10.48612/dalrybvtuz/2025-73-10 [БС 4][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Рылькова О. А., Дорошенко Ю. В., Лелеков А. С., Харчук И. А. Сопутствующая микробиота культуры </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Arthrospira (Spirulina) platensis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> в условиях смены лимитирующих факторов // Биоразнообразие и устойчивое развитие. 2024. Т. 9, вып. 3. С. 62-76. https://doi.org/10.21072/eco.2024.09.3.06 [БС 3][РИНЦ]</w:t>