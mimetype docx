--- v1 (2026-10-10)
+++ v2 (2026-10-31)
@@ -25,95 +25,95 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100127-7 «Изучение биогеохимических закономерностей радиоэкологических и хемоэкологических процессов в экосистемах водоемов Азово-Черноморского бассейна в сравнении с другими акваториями Мирового океана и отдельными водными экосистемами их водосборных бассейнов для обеспечения устойчивого развития на южных морях России»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2024 по 01-12-2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 20:03</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 31-10-2026 19:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/47/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Budnikov A. A., Krasnova E. A., Malakhova T. V. A New Site of Methane Fluxes near Cape Ayu-Dag: First Data on Gas Flow and Genesis // Moscow University Physics Bulletin. 2025. Vol. 80, no. 4. P. 834-843. https://doi.org/10.3103/S0027134925700882 [БС 3][WoS][Scopus][РИНЦ][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Malakhova L. V., Malakhova T. V., Statkevich S. V., Chesnokova I. I., Kurshakov S. V., Karpova E. P. Persistent organic pollutants in hydrobionts in river ecosystems of Crimea // Limnology and Freshwater Biology. 2025. Vol. 8, no. 4 (SI:8VBC). P. 554-565 [in Eng., in Russ.]. https://doi.org/10.31951/2658-3518-2025-A-4-554 [БС 3][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Malakhova T. V., Makarov M. M., Khurchak A. I., Stetsiuk A. P., Kucher K. M., Syrbu N. S., Legkodimov A. A., Ivanov M. V., Budnikov A. A. Shallow gas seeps offshore Crimea (Black Sea): mapping, bubble flow quantification and geochemical study // Regional Studies in Marine Science. 2025. Vol. 89. Art. no. 104290. https://doi.org/10.1016/j.rsma.2025.104290 [БС 2][WoS][Scopus]</w:t>
+        <w:t xml:space="preserve">Malakhova T. V., Makarov M. M., Khurchak A. I., Stetsiuk A. P., Kucher K. M., Syrbu N. S., Legkodimov A. A., Ivanov M. V., Budnikov A. A. Shallow gas seeps offshore Crimea (Black Sea): mapping, bubble flow quantification and geochemical study // Regional Studies in Marine Science. 2025. Vol. 89. Art. no. 104290 (14 p.). https://doi.org/10.1016/j.rsma.2025.104290 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mirzoeva N. Y., Miroshnichenko O. N., Sidorov I. G., Moseichenko I. N., Arkhipova S. I. Artificial (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sr, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>