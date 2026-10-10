--- v0 (2026-09-01)
+++ v1 (2026-10-10)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100127-7 «Изучение биогеохимических закономерностей радиоэкологических и хемоэкологических процессов в экосистемах водоемов Азово-Черноморского бассейна в сравнении с другими акваториями Мирового океана и отдельными водными экосистемами их водосборных бассейнов для обеспечения устойчивого развития на южных морях России»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2023 по 01-12-2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 01-09-2026 15:53</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/47/2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>