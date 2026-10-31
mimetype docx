--- v1 (2026-10-10)
+++ v2 (2026-10-31)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100127-7 «Изучение биогеохимических закономерностей радиоэкологических и хемоэкологических процессов в экосистемах водоемов Азово-Черноморского бассейна в сравнении с другими акваториями Мирового океана и отдельными водными экосистемами их водосборных бассейнов для обеспечения устойчивого развития на южных морях России»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2023 по 01-12-2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 20:03</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 31-10-2026 19:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/47/2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>