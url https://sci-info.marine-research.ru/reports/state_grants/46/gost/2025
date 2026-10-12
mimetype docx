--- v0 (2026-04-30)
+++ v1 (2026-10-12)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124022400148-4 «Биоразнообразие как основа устойчивого функционирования морских экосистем, критерии и научные принципы его сохранения»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2024 по 01-12-2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 30-04-2026 10:36</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 13-10-2026 00:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/46/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -666,68 +666,50 @@
         <w:t xml:space="preserve">Tkachenko K. S., Dung V. V., Ha V. T., Phong H. H. Unprecedented coral bleaching in Southern Vietnam in 2024: the only hope for thermal refuges? // Coral Reefs. 2025. Vol. 44, iss. 3. P. 881-894. https://doi.org/10.1007/s00338-025-02651-8 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zavyalov A. V.,  Sibirtsova E. N. Influence of Migrations of Some Fish Species from the Azov–Black Sea Basin on Their Invasion by the Nematode </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hysterothylacium aduncum</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in Different Seasons // Inland Water Biology. 2024. Vol. 17, no. 6. P. 1123-1128. https://doi.org/10.1134/S199508292460025X [БС 3][WoS][Scopus][Перевод]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zhang X.-Y., Marusik Y. M., Nadolny A. A., Zhang Z.-S., Wang L.-Y. A review of the wolf spider genus </w:t>
-[...16 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Аблязов Э. Р., Статкевич С. В., Ку Нгуен Динь, Чан Ван Тиен, Чыонг Ба Хай. Предварительные данные по фауне рыб и десятиногих ракообразных национального парка Каттьен (Южный Вьетнам) // Биоразнообразие и устойчивое развитие. 2025. Т. 10, № 3. С. 29-37. https://doi.org/10.21072/eco.2025.10.3.04 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Александров В. В. Природоохранная эффективность перспективного государственного природного заказника «Гора Спилия (Аскети)» (г. Севастополь) при различной конфигурации его границ // Биоразнообразие и устойчивое развитие. 2025. Т. 10, № 1. С. 66-79. https://doi.org/10.21072/eco.2025.10.1.06 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Белогурова Р. Е., Аблязов Э. Р., Карпова Е. П. Современное состояние ихтиофауны оз. Донузлав (Западный Крым, Черное море) // Биология внутренних вод. 2024. Т. 17, № 5. С. 785-792. https://doi.org/10.31857/S0320965224050094 [БС 1][РИНЦ][С переводом]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Болтачева Н. А., Лисицкая Е. В. Распространение полихет семейства Dorvilleidae (Annelida) на шельфе Крыма // Экологическая безопасность прибрежной и шельфовой зон моря. 2024. № 4. С. 68-80. [БС 2][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -962,51 +944,51 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicometra fasciata</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Rud., 1819) sensu lato у черноморского морского кота </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dasyatis pastinaca</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Linnaeus, 1758) // Морской биологический журнал. 2025. Т. 10, № 2. С. 61-66. https://doi.org/10.21072/mbj.2025.10.2.04 [БС 1][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Королесова Д. М., Мильчакова Н. А. Структура биоценоза </w:t>
+        <w:t xml:space="preserve">Королесова Д. Д., Мильчакова Н. А. Структура биоценоза </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chara aculeolata</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Kützing 1832 в Тендровском заливе (Чёрное море) // Биоразнообразие и устойчивое развитие. 2025. Т. 10, № 3. С. 49-64. https://doi.org/10.21072/eco.2025.10.3.06 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Лях А. М., Рауэн Т. В., Муханов В. С. База данных траекторий движения гетеротрофных динофлагеллят </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oxyrrhis marina</w:t>