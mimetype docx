--- v0 (2026-06-07)
+++ v1 (2026-06-28)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100030-0 «Изучение особенностей функционирования и динамики субтропических и тропических прибрежных экосистем в условиях изменения климата и антропогенной нагрузки с использованием методов дистанционных исследований, технологий облачной обработки информации и машинного обучения для создания научных основ их рационального использования»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 07-06-2026 08:30</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 28-06-2026 22:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/45/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -168,65 +168,108 @@
         <w:rPr/>
         <w:t xml:space="preserve">Глава в книге, монографии</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тимченко З. В, Табунщик В. А. О реках, Северо-Крымском канале и водохранилищах Крыма // Гидроминеральные, лечебные и рекреационные ресурсы Крыма. Симферополь : ИТ «Ариал», 2024. Гл. 3.3. С. 251-278. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Материалы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Вахрушева Л. П., Абдулганиева Э. Ф., Кандаурова Д. А. Структура ценопопуляций </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecballium elaterium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (L.) A. Rich. в урбанизированных и естественных фитоценозах Крыма // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 229-234. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Вахрушева Л. П., Епихин Д. В. Современное состояние популяций охраняемого вида </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jurinea longifolia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> D.C. на крымском побережье Азовского моря // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 218-223. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Дрыгваль П. В., Дрыгваль А. В. Температурные аномалии в Джибути за период 1991–2024 гг. // Современные проблемы геологии, геофизики и геоэкологии Северного Кавказа (ГЕОКАВКАЗ-2025) : материалы XV Междунар. науч. конф., 6–8 октября 2025 г., Владикавказ, РФ. Москва : ИИЕТ РАН, 2025. Т. 15. С. 522-525. https://doi.org/10.25744/f6144-4344-0878-x </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Игнатьева Д. А., Бабич М. С., Алексеев Я. И., Горбунова Т. Ю., Горбунов Р. В., Пушкин А. А., Келип А. А., Гусар Н. С., Гущина А. С., Кузнецов А. Н., Кузнецова С. П. Опыт первого пользовательского применения секвенатора «Нанофор СПС» в исследовании микробиома почв национальных парков Вьетнама // АналитБиоПрибор-2025 : тез. докл. IV ежегод. всерос. молодёж. конф. по методам и приборам для анализа биол. объектов, 2–3 декабря 2025 г., Санкт-Петербург, РФ. Санкт-Петербург : Изд.-полигр. ассоц. высш. учеб. заведений, 2025. С. 59-63. https://analytbiopribor.ru/Сборник тезисов АналитБиоПрибор-2025.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Никифорова А. А., Табунщик В. А. Пространственно-временная изменчивость экосистемных услуг в контексте динамики изменения лесного покрова на примере бассейна реки Эль-Аси (Оронт) в 2001-2023 гг. // Современные проблемы геологии, геофизики и геоэкологии Северного Кавказа (ГЕОКАВКАЗ-2025) : материалы XV Междунар. науч. конф., 6–8 октября 2025 г., Владикавказ, РФ. Москва : ИИЕТ РАН, 2025. Т. 15. С. 607-611. https://doi.org/10.25744/h3497-0025-3230-x </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Панкеева Т. В., Каширина Е. С., Свирин С. А., Прокопов Г. А. Особенности проведения мониторинга охраняемых растений и животных в заказнике «Байдарский» // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 78-84. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тезисы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бабич М. С., Игнатьева Д. А., Горбунова Т. Ю., Алексеев Я. И., Горбунов Р. В., Монахова Ю. А., Шварцев А. А., Кузнецов А. Н., Кузнецова С. П. Состав и структура бактериальных сообществ почв национального парка Бидуп-Нуйба (провинция Лам-Донг, Вьетнам) // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 206-208. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Игнатьева Д. А., Горбунова Т. Ю., Алексеев Я. И., Горбунов Р. В., Монахова Ю. А., Шварцев А. А., Братанов Н. С. Функциональные сдвиги в микробном сообществе почв бассейна реки Фатала (Гвинейская Республика) в сухой и влажный сезоны // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 209-211. </w:t>
       </w:r>
     </w:p>