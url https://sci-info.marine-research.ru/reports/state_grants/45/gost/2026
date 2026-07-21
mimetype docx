--- v1 (2026-06-28)
+++ v2 (2026-07-21)
@@ -25,134 +25,166 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100030-0 «Изучение особенностей функционирования и динамики субтропических и тропических прибрежных экосистем в условиях изменения климата и антропогенной нагрузки с использованием методов дистанционных исследований, технологий облачной обработки информации и машинного обучения для создания научных основ их рационального использования»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 28-06-2026 22:22</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 13:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/45/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mironova N., Pankeeva T., Nikiforova A., Tabunshchik V. Long-Term Dynamics of Phytobenthos in the Black Sea Coastal Zone // Phycology. 2026. Vol. 6, iss. 2. Art. no. 38 (20 p.). https://doi.org/10.3390/phycology6020038 [WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Miroshnichenko E. S., Zheleznova S. N., Ignateva D. A., Naumov I. V., Dimov S. V., Kapranov S. V., Gevorgiz R. G. Intensive cultivation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Salileptolyngbya</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> sp. IBSS-CYA-8 on microcarriers in a suspended-solid phase photobioreactor // Journal of Applied Phycology. 2026.  https://doi.org/10.1007/s10811-025-03781-w (Online first) [БС 1][WoS][Scopus]</w:t>
+        <w:t xml:space="preserve"> sp. IBSS-CYA-8 on microcarriers in a suspended-solid phase photobioreactor // Journal of Applied Phycology. 2026. https://doi.org/10.1007/s10811-025-03781-w (Online first) [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ngo D. T., Nguyen H. D., Viet Nguyen H. H., Dang N. T., Gorbunov R., Pham C. N. Protocol for biomass and carbon storage estimation in tropical rainforests via remote sensing imagery // STAR Protocols. 2026. Vol. 7, iss. 1. Art. no. 104346 (22 p.). https://doi.org/10.1016/j.xpro.2025.104346 [WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nikiforova A., Tabunshchik V., Vyshkvarkova E., Gorbunov R., Gorbunova T., Drygval A., Pham C. N., Kelip A. Analysis of Air Pollution in the Orontes River Basin in the Context of the Armed Conflict in Syria (2019–2024) Using Remote Sensing Data and Geoinformation Technologies // Atmosphere. 2026. Vol. 17, iss. 1. Art. no. 115 (32 p.). https://doi.org/10.3390/atmos17010115 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Pankeeva T., Mironova N., Nikiforova A., Tabunshchik V. Economic Valuation of Ecosystem Services Provided by Benthic Vegetation in Marine Protected Areas // Phycology. 2026. Vol. 6, iss. 3. Art. no. 69 (18 p.). https://doi.org/10.3390/phycology6030069 [WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Vyshkvarkova E. V., Drygval P. V., Gorbunov R. V. Climate Dynamics in Guinea Under Global Warming: Analysis of Extreme Air Temperatures and Precipitation // Climate. 2025. Vol. 13, iss. 12. Art. no. 239 (26 p.). https://doi.org/10.3390/cli13120239 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Vyshkvarkova E. V., Kashirina E. S., Lineva N. P., Gorbunov R. V. Regional features of climate change and vegetation dynamics in the Republic of Djibouti: from observed trends to future scenarios // Theoretical and Applied Climatology. 2026. Vol. 157. Art. no. 470 (19 p.). https://doi.org/10.1007/s00704-026-06387-5 [БС 2][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Бараненко А. В., Голубева Е. И., Каширина Е. С. Загрязнение почв приморских городов Крыма тяжелыми металлами и нефтепродуктами // Экологическая безопасность прибрежной и шельфовой зон моря. 2026. № 1. С. 114-128. [БС 2][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вышкваркова Е. В., Линёва Н. П., Горбунов Р. В., Кузнецов А. Н., Кузнецова С. П., Нгуен Данг Хой. Оценка изменений климатических экстремумов во Вьетнаме в начале XXI века // Биоразнообразие и устойчивое развитие. 2025. Т. 10, № 4. С. 74-87. https://doi.org/10.21072/eco.2025.10.4.07 [БС 3][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Горбунов Р. В., Парфёнова А. Е., Капранов С. В., Парфенова И. А., Солдатов А. А. Содержание тяжелых металлов в листьях лещины обыкновенной (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corylus avellana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Karst, 1881), произрастающей вдоль автомагистралей с интенсивным транспортным потоком // Известия Российской академии наук. Серия биологическая. 2026. № 3. С. 489-500. https://doi.org/10.7868/S3034536726030108 [БС 1][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Евсеенков П. Е., Свирин С. А., Каширина Е. С. Находки новых и редких видов сосудистых растений для флоры Республики Крым и г. Севастополь // Бюллетень Московского общества испытателей природы. Отдел биологический. 2026. Т. 131, вып. 3. С. 72-75. https://doi.org/10.55959/MSU0027-1403-BB-2026-131-3-72-75 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Каширина Е. С., Панкеева Т. В., Епихин Д. В., Новиков А. А., Свирин С. А. Научное обоснование создания ботанического заказника «Лименская долина» (Республика Крым) // Грозненский естественнонаучный бюллетень. 2025. Т. 10, № 3 (41). С. 50-57. https://doi.org/10.25744/genb.2025.3.41.008 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Никифорова А. А., Табунщик В. А., Петлюкова Е. А. Динамика значений вегетационного индекса NDVI в бассейне реки Эль-Аси (Оронт) в 2001-2024 гг. // Грозненский естественнонаучный бюллетень. 2025. Т. 10, № 3 (41). С. 64-69. https://doi.org/10.25744/genb.2025.3.41.010 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>