--- v2 (2026-07-21)
+++ v3 (2026-08-31)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100030-0 «Изучение особенностей функционирования и динамики субтропических и тропических прибрежных экосистем в условиях изменения климата и антропогенной нагрузки с использованием методов дистанционных исследований, технологий облачной обработки информации и машинного обучения для создания научных основ их рационального использования»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 13:08</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 03:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/45/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -101,50 +101,57 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ngo D. T., Nguyen H. D., Viet Nguyen H. H., Dang N. T., Gorbunov R., Pham C. N. Protocol for biomass and carbon storage estimation in tropical rainforests via remote sensing imagery // STAR Protocols. 2026. Vol. 7, iss. 1. Art. no. 104346 (22 p.). https://doi.org/10.1016/j.xpro.2025.104346 [WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nikiforova A., Tabunshchik V., Vyshkvarkova E., Gorbunov R., Gorbunova T., Drygval A., Pham C. N., Kelip A. Analysis of Air Pollution in the Orontes River Basin in the Context of the Armed Conflict in Syria (2019–2024) Using Remote Sensing Data and Geoinformation Technologies // Atmosphere. 2026. Vol. 17, iss. 1. Art. no. 115 (32 p.). https://doi.org/10.3390/atmos17010115 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pankeeva T., Mironova N., Nikiforova A., Tabunshchik V. Economic Valuation of Ecosystem Services Provided by Benthic Vegetation in Marine Protected Areas // Phycology. 2026. Vol. 6, iss. 3. Art. no. 69 (18 p.). https://doi.org/10.3390/phycology6030069 [WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Pham C. N., Gorbunov R. V., Lapchenko V. A., Gorbunova T. Yu., Tabunshchik V. A. Snow cover chemistry in Crimean forest ecosystems: a case study of the Karadag Nature Reserve // Биоразнообразие и устойчивое развитие. 2026. Т. 11, № 2. С. 58-78. https://doi.org/10.21072/eco.2026.11.2.06 [БС 3][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Vyshkvarkova E. V., Drygval P. V., Gorbunov R. V. Climate Dynamics in Guinea Under Global Warming: Analysis of Extreme Air Temperatures and Precipitation // Climate. 2025. Vol. 13, iss. 12. Art. no. 239 (26 p.). https://doi.org/10.3390/cli13120239 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vyshkvarkova E. V., Kashirina E. S., Lineva N. P., Gorbunov R. V. Regional features of climate change and vegetation dynamics in the Republic of Djibouti: from observed trends to future scenarios // Theoretical and Applied Climatology. 2026. Vol. 157. Art. no. 470 (19 p.). https://doi.org/10.1007/s00704-026-06387-5 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бараненко А. В., Голубева Е. И., Каширина Е. С. Загрязнение почв приморских городов Крыма тяжелыми металлами и нефтепродуктами // Экологическая безопасность прибрежной и шельфовой зон моря. 2026. № 1. С. 114-128. [БС 2][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вышкваркова Е. В., Линёва Н. П., Горбунов Р. В., Кузнецов А. Н., Кузнецова С. П., Нгуен Данг Хой. Оценка изменений климатических экстремумов во Вьетнаме в начале XXI века // Биоразнообразие и устойчивое развитие. 2025. Т. 10, № 4. С. 74-87. https://doi.org/10.21072/eco.2025.10.4.07 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -154,92 +161,113 @@
         <w:t xml:space="preserve">Горбунов Р. В., Парфёнова А. Е., Капранов С. В., Парфенова И. А., Солдатов А. А. Содержание тяжелых металлов в листьях лещины обыкновенной (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Corylus avellana</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Karst, 1881), произрастающей вдоль автомагистралей с интенсивным транспортным потоком // Известия Российской академии наук. Серия биологическая. 2026. № 3. С. 489-500. https://doi.org/10.7868/S3034536726030108 [БС 1][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Евсеенков П. Е., Свирин С. А., Каширина Е. С. Находки новых и редких видов сосудистых растений для флоры Республики Крым и г. Севастополь // Бюллетень Московского общества испытателей природы. Отдел биологический. 2026. Т. 131, вып. 3. С. 72-75. https://doi.org/10.55959/MSU0027-1403-BB-2026-131-3-72-75 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Каширина Е. С., Лямина Н. В., Новиков А. А. Районирование побережья северной стороны г. Севастополя на основе фитоиндикации опасных береговых процессов // Грозненский естественнонаучный бюллетень. 2026. Т. 11, № 2 (44). С. 36-43. https://doi.org/10.25744/genb.2026.44.2.006 [БС 3][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Каширина Е. С., Панкеева Т. В., Епихин Д. В., Новиков А. А., Свирин С. А. Научное обоснование создания ботанического заказника «Лименская долина» (Республика Крым) // Грозненский естественнонаучный бюллетень. 2025. Т. 10, № 3 (41). С. 50-57. https://doi.org/10.25744/genb.2025.3.41.008 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Никифорова А. А., Табунщик В. А., Петлюкова Е. А. Динамика значений вегетационного индекса NDVI в бассейне реки Эль-Аси (Оронт) в 2001-2024 гг. // Грозненский естественнонаучный бюллетень. 2025. Т. 10, № 3 (41). С. 64-69. https://doi.org/10.25744/genb.2025.3.41.010 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Панкеева Т. В., Каширина Е. С. Природоохранная ценность и перспективы создания природного заказника «Спилия» (Севастополь) // Биоразнообразие и устойчивое развитие. 2026. Т. 11, № 2. С. 10-24. https://doi.org/10.21072/eco.2026.11.2.02 [БС 3][РИНЦ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Панкеева Т. В., Миронова Н. В., Келип А. А. Ландшафтная структура прибрежной зоны северо-западной части города Севастополя // Вестник Балтийского федерального университета им. И. Канта. Серия: Естественные науки. 2025. № 4. С. 105-117. https://doi.org/10.5922/vestniknat-2025-4-7 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Глава в книге, монографии</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тимченко З. В, Табунщик В. А. О реках, Северо-Крымском канале и водохранилищах Крыма // Гидроминеральные, лечебные и рекреационные ресурсы Крыма. Симферополь : ИТ «Ариал», 2024. Гл. 3.3. С. 251-278. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Материалы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Братанов Н. С., Горбунов Р. В., Keita I., Фам К. Н., Горбунова Т. Ю., Фаерман А. В., Киселева М. В., Diallo A. I. P. Особенности распределения и запасы биогенных элементов в бассейне реки Фатала (Западная Африка, Гвинейская Республика) // Геоэкологическая оценка бассейнов горных рек: теоретико-методологические и методические аспекты, региональные исследования : материалы докл. V Междунар. науч. конф., 16–17 апреля 2026 г., Севастополь, Россия. Севастополь : ФИЦ ИнБЮМ, 2026. С. 33-37. https://riverconf.ibss-ras.ru/assets/docs/Сборник_тезисов_2026.pdf </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вахрушева Л. П., Абдулганиева Э. Ф., Кандаурова Д. А. Структура ценопопуляций </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecballium elaterium</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (L.) A. Rich. в урбанизированных и естественных фитоценозах Крыма // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 229-234. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вахрушева Л. П., Епихин Д. В. Современное состояние популяций охраняемого вида </w:t>
       </w:r>
       <w:r>
@@ -250,51 +278,89 @@
         <w:t xml:space="preserve">Jurinea longifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> D.C. на крымском побережье Азовского моря // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 218-223. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дрыгваль П. В., Дрыгваль А. В. Температурные аномалии в Джибути за период 1991–2024 гг. // Современные проблемы геологии, геофизики и геоэкологии Северного Кавказа (ГЕОКАВКАЗ-2025) : материалы XV Междунар. науч. конф., 6–8 октября 2025 г., Владикавказ, РФ. Москва : ИИЕТ РАН, 2025. Т. 15. С. 522-525. https://doi.org/10.25744/f6144-4344-0878-x </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Игнатьева Д. А., Бабич М. С., Алексеев Я. И., Горбунова Т. Ю., Горбунов Р. В., Пушкин А. А., Келип А. А., Гусар Н. С., Гущина А. С., Кузнецов А. Н., Кузнецова С. П. Опыт первого пользовательского применения секвенатора «Нанофор СПС» в исследовании микробиома почв национальных парков Вьетнама // АналитБиоПрибор-2025 : тез. докл. IV ежегод. всерос. молодёж. конф. по методам и приборам для анализа биол. объектов, 2–3 декабря 2025 г., Санкт-Петербург, РФ. Санкт-Петербург : Изд.-полигр. ассоц. высш. учеб. заведений, 2025. С. 59-63. https://analytbiopribor.ru/Сборник тезисов АналитБиоПрибор-2025.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Игнатьева Д. А., Горбунова Т. Ю., Keita I., Алексеев Я. И., Горбунов Р. В., Монахова Ю. А., Шварцев А. А., Братанов Н. С., Михайлычева М. В., Фаерман А. В., Киселева М. В., Diallo A. I. P. Перестройка сетей совместной встречаемости бактерий как основа устойчивости почвенных экосистем бассейна реки Фатала // Геоэкологическая оценка бассейнов горных рек: теоретико-методологические и методические аспекты, региональные исследования : материалы докл. V Междунар. науч. конф., 16–17 апреля 2026 г., Севастополь, Россия. Севастополь : ФИЦ ИнБЮМ, 2026. С. 60-64. https://riverconf.ibss-ras.ru/assets/docs/Сборник_тезисов_2026.pdf </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Каширина Е. С., Вышкваркова Е. В., Линёва Н. П. Влияние климата на динамику NDVI в бассейнах рек ЮБК // Геоэкологическая оценка бассейнов горных рек: теоретико-методологические и методические аспекты, региональные исследования : материалы докл. V Междунар. науч. конф., 16–17 апреля 2026 г., Севастополь, Россия. Севастополь : ФИЦ ИнБЮМ, 2026. С. 68-71. https://riverconf.ibss-ras.ru/assets/docs/Сборник_тезисов_2026.pdf </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Никифорова А. А., Табунщик В. А. Пространственно-временная изменчивость экосистемных услуг в контексте динамики изменения лесного покрова на примере бассейна реки Эль-Аси (Оронт) в 2001-2023 гг. // Современные проблемы геологии, геофизики и геоэкологии Северного Кавказа (ГЕОКАВКАЗ-2025) : материалы XV Междунар. науч. конф., 6–8 октября 2025 г., Владикавказ, РФ. Москва : ИИЕТ РАН, 2025. Т. 15. С. 607-611. https://doi.org/10.25744/h3497-0025-3230-x </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Никифорова А. А., Табунщик В. А. Сравнительный анализ среднемесячных показателей NDVI экорегионов Республики Джибути (2000–2024 гг.) // Рациональное природопользование: наука, практика, образование : материалы Междунар. науч.-практ. конф., посвящ. 80-летию со дня рождения д-ра геогр. наук, проф. А. В. Евсеева (Москва, МГУ, 5–6 февраля 2026 г.). Москва : Изд-во «Университетская книга», 2026. С. 163-167. https://elibrary.ru/zvkeqa </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Никифорова А. А., Табунщик В. А., Вышкваркова Е. В., Горбунов Р. В., Горбунова Т. Ю., Дрыгваль А. В., Фам К. Н., Келип А. А. Анализ загрязнения воздуха диоксидом серы (SO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">) в бассейне реки Эль-Аси (Оронт) в контексте вооружённого конфликта в Сирии (2019–2024 гг.) // Геоэкологическая оценка бассейнов горных рек: теоретико-методологические и методические аспекты, региональные исследования : материалы докл. V Междунар. науч. конф., 16–17 апреля 2026 г., Севастополь, Россия. Севастополь : ФИЦ ИнБЮМ, 2026. С. 112-115. https://riverconf.ibss-ras.ru/assets/docs/Сборник_тезисов_2026.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Панкеева Т. В., Каширина Е. С., Свирин С. А., Прокопов Г. А. Особенности проведения мониторинга охраняемых растений и животных в заказнике «Байдарский» // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 78-84. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тезисы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бабич М. С., Игнатьева Д. А., Горбунова Т. Ю., Алексеев Я. И., Горбунов Р. В., Монахова Ю. А., Шварцев А. А., Кузнецов А. Н., Кузнецова С. П. Состав и структура бактериальных сообществ почв национального парка Бидуп-Нуйба (провинция Лам-Донг, Вьетнам) // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 206-208. </w:t>
       </w:r>
     </w:p>