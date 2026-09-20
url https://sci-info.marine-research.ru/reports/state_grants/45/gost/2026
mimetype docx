--- v3 (2026-08-31)
+++ v4 (2026-09-20)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100030-0 «Изучение особенностей функционирования и динамики субтропических и тропических прибрежных экосистем в условиях изменения климата и антропогенной нагрузки с использованием методов дистанционных исследований, технологий облачной обработки информации и машинного обучения для создания научных основ их рационального использования»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 03:22</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 20-09-2026 12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/45/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -197,50 +197,66 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Никифорова А. А., Табунщик В. А., Петлюкова Е. А. Динамика значений вегетационного индекса NDVI в бассейне реки Эль-Аси (Оронт) в 2001-2024 гг. // Грозненский естественнонаучный бюллетень. 2025. Т. 10, № 3 (41). С. 64-69. https://doi.org/10.25744/genb.2025.3.41.010 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Панкеева Т. В., Каширина Е. С. Природоохранная ценность и перспективы создания природного заказника «Спилия» (Севастополь) // Биоразнообразие и устойчивое развитие. 2026. Т. 11, № 2. С. 10-24. https://doi.org/10.21072/eco.2026.11.2.02 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Панкеева Т. В., Миронова Н. В., Келип А. А. Ландшафтная структура прибрежной зоны северо-западной части города Севастополя // Вестник Балтийского федерального университета им. И. Канта. Серия: Естественные науки. 2025. № 4. С. 105-117. https://doi.org/10.5922/vestniknat-2025-4-7 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Книга, монография</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Chesalin M. V., Kelip A. A., Gorbunov R. V., Cherniy G. S., Gorbunova T. Yu., Jalludin M., Daher A., Djibril A. D. Atlas of perspective sites for mariculture development in the Republic of Djibouti / A. O. Kovalevsky Institute of Biology of the Southern Seas of RAS. Sevastopol : IBSS, 2026. 114 p. </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Глава в книге, монографии</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тимченко З. В, Табунщик В. А. О реках, Северо-Крымском канале и водохранилищах Крыма // Гидроминеральные, лечебные и рекреационные ресурсы Крыма. Симферополь : ИТ «Ариал», 2024. Гл. 3.3. С. 251-278. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Материалы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Братанов Н. С., Горбунов Р. В., Keita I., Фам К. Н., Горбунова Т. Ю., Фаерман А. В., Киселева М. В., Diallo A. I. P. Особенности распределения и запасы биогенных элементов в бассейне реки Фатала (Западная Африка, Гвинейская Республика) // Геоэкологическая оценка бассейнов горных рек: теоретико-методологические и методические аспекты, региональные исследования : материалы докл. V Междунар. науч. конф., 16–17 апреля 2026 г., Севастополь, Россия. Севастополь : ФИЦ ИнБЮМ, 2026. С. 33-37. https://riverconf.ibss-ras.ru/assets/docs/Сборник_тезисов_2026.pdf </w:t>
@@ -292,98 +308,126 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Игнатьева Д. А., Бабич М. С., Алексеев Я. И., Горбунова Т. Ю., Горбунов Р. В., Пушкин А. А., Келип А. А., Гусар Н. С., Гущина А. С., Кузнецов А. Н., Кузнецова С. П. Опыт первого пользовательского применения секвенатора «Нанофор СПС» в исследовании микробиома почв национальных парков Вьетнама // АналитБиоПрибор-2025 : тез. докл. IV ежегод. всерос. молодёж. конф. по методам и приборам для анализа биол. объектов, 2–3 декабря 2025 г., Санкт-Петербург, РФ. Санкт-Петербург : Изд.-полигр. ассоц. высш. учеб. заведений, 2025. С. 59-63. https://analytbiopribor.ru/Сборник тезисов АналитБиоПрибор-2025.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Игнатьева Д. А., Горбунова Т. Ю., Keita I., Алексеев Я. И., Горбунов Р. В., Монахова Ю. А., Шварцев А. А., Братанов Н. С., Михайлычева М. В., Фаерман А. В., Киселева М. В., Diallo A. I. P. Перестройка сетей совместной встречаемости бактерий как основа устойчивости почвенных экосистем бассейна реки Фатала // Геоэкологическая оценка бассейнов горных рек: теоретико-методологические и методические аспекты, региональные исследования : материалы докл. V Междунар. науч. конф., 16–17 апреля 2026 г., Севастополь, Россия. Севастополь : ФИЦ ИнБЮМ, 2026. С. 60-64. https://riverconf.ibss-ras.ru/assets/docs/Сборник_тезисов_2026.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Каширина Е. С., Вышкваркова Е. В., Линёва Н. П. Влияние климата на динамику NDVI в бассейнах рек ЮБК // Геоэкологическая оценка бассейнов горных рек: теоретико-методологические и методические аспекты, региональные исследования : материалы докл. V Междунар. науч. конф., 16–17 апреля 2026 г., Севастополь, Россия. Севастополь : ФИЦ ИнБЮМ, 2026. С. 68-71. https://riverconf.ibss-ras.ru/assets/docs/Сборник_тезисов_2026.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Каширина Е. С., Горбунов Р. В., Керимов И. А., Горбунова Т. Ю., Дрыгваль П. В., Линёва Н. П., Братанов Н. С., Фам К. Н., Келип А. А., Дрыгваль А. В. Геохимические аномалии в бассейнах рек Северо-Восточного Кавказа // Геоэкологическая оценка бассейнов горных рек: теоретико-методологические и методические аспекты, региональные исследования : сб. ст. IV Междунар. науч. конф., 26 декабря 2025 г., Владикавказ, Россия. Грозный : ГГНТУ им. акад. М. Д. Миллионщикова, 2026. С. 41-45. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Никифорова А. А., Табунщик В. А. Пространственно-временная изменчивость экосистемных услуг в контексте динамики изменения лесного покрова на примере бассейна реки Эль-Аси (Оронт) в 2001-2023 гг. // Современные проблемы геологии, геофизики и геоэкологии Северного Кавказа (ГЕОКАВКАЗ-2025) : материалы XV Междунар. науч. конф., 6–8 октября 2025 г., Владикавказ, РФ. Москва : ИИЕТ РАН, 2025. Т. 15. С. 607-611. https://doi.org/10.25744/h3497-0025-3230-x </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Никифорова А. А., Табунщик В. А. Сравнительный анализ среднемесячных показателей NDVI экорегионов Республики Джибути (2000–2024 гг.) // Рациональное природопользование: наука, практика, образование : материалы Междунар. науч.-практ. конф., посвящ. 80-летию со дня рождения д-ра геогр. наук, проф. А. В. Евсеева (Москва, МГУ, 5–6 февраля 2026 г.). Москва : Изд-во «Университетская книга», 2026. С. 163-167. https://elibrary.ru/zvkeqa </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Никифорова А. А., Табунщик В. А., Вышкваркова Е. В., Горбунов Р. В., Горбунова Т. Ю., Дрыгваль А. В., Фам К. Н., Келип А. А. Анализ загрязнения воздуха диоксидом серы (SO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) в бассейне реки Эль-Аси (Оронт) в контексте вооружённого конфликта в Сирии (2019–2024 гг.) // Геоэкологическая оценка бассейнов горных рек: теоретико-методологические и методические аспекты, региональные исследования : материалы докл. V Междунар. науч. конф., 16–17 апреля 2026 г., Севастополь, Россия. Севастополь : ФИЦ ИнБЮМ, 2026. С. 112-115. https://riverconf.ibss-ras.ru/assets/docs/Сборник_тезисов_2026.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Панкеева Т. В., Каширина Е. С. Пространственная организация ландшафтов бассейна реки Чёрная (г. Севастополь) // Геоэкологическая оценка бассейнов горных рек: теоретико-методологические и методические аспекты, региональные исследования : сб. ст. IV Междунар. науч. конф., 26 декабря 2025 г., Владикавказ, Россия. Грозный : ГГНТУ им. акад. М. Д. Миллионщикова, 2026. С. 80-84. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Панкеева Т. В., Каширина Е. С., Свирин С. А., Прокопов Г. А. Особенности проведения мониторинга охраняемых растений и животных в заказнике «Байдарский» // Заповедники – 2026: проблемы и перспективы развития заповедного дела и охрана ландшафтов : материалы Х Всерос. науч.-практ. конф. (Симферополь, Россия, 28–29 апреля 2026 г.). Симферополь, 2026. С. 78-84. </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Табунщик В. А., Никифорова А. А., Сафонова М. С. Изменение растительного покрова в бассейне реки Эль-Аси (Оронт) на основе анализа космических снимков MODIS и расчете вегетационного индекса NDVI: сравнительный анализ по странам // Геоэкологическая оценка бассейнов горных рек: теоретико-методологические и методические аспекты, региональные исследования : сб. ст. IV Междунар. науч. конф., 26 декабря 2025 г., Владикавказ, Россия. Грозный : ГГНТУ им. акад. М. Д. Миллионщикова, 2026. С. 90-94. </w:t>
+      </w:r>
+    </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тезисы конференции</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бабич М. С., Игнатьева Д. А., Горбунова Т. Ю., Алексеев Я. И., Горбунов Р. В., Монахова Ю. А., Шварцев А. А., Кузнецов А. Н., Кузнецова С. П. Состав и структура бактериальных сообществ почв национального парка Бидуп-Нуйба (провинция Лам-Донг, Вьетнам) // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 206-208. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Игнатьева Д. А., Горбунова Т. Ю., Sow M. D., Алексеев Я. И., Горбунов Р. В., Монахова Ю. А., Шварцев А. А., Братанов Н. С., Михайлычева М. В., Фаерман А. В., Киселева М. В., Diakité S., Baldé A. M., Konaté L., Keita I., Diallo A. I. P. Структурно-функциональная организация бактериальных сообществ почв бассейна реки Фатала (Гвинейская Республика) // Биология – наука XXI века : сб. тез. 29-й Пущинской шк.-конф. молодых ученых с междунар. участием, 20–23 апреля 2026 г., Пущино, Россия. Пущино : ФИЦ ПНЦБИ РАН, 2026. С. 178-179. https://elibrary.ru/tmacnp </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Игнатьева Д. А., Горбунова Т. Ю., Алексеев Я. И., Горбунов Р. В., Монахова Ю. А., Шварцев А. А., Братанов Н. С. Функциональные сдвиги в микробном сообществе почв бассейна реки Фатала (Гвинейская Республика) в сухой и влажный сезоны // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 209-211. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Линёва Н. П., Горбунов Р. В., Андреенко Т. И. Анализ динамики наземного покрова национального парка Кат Тьен и лесного массива Мада (в пределах биосферного заповедника Донг Най, Вьетнам) // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 88-89. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Табунщик В. А., Никифорова А. А., Петлюкова Е. А. Состояния водосборных бассейнов малых и средних рек: геоэкологическая оценка и оценка экосистемных услуг с использованием методов дистанционного зондирования и геоинформационного моделирования // Понт Эвксинский — 2025 : материалы XIV Всерос. науч.-практ. конф. с междунар. участием для молодых учёных, посвящ. 185-летию со дня рождения А. О. Ковалевского и В. Н. Ульянина, 6–10 октября 2025 г., Севастополь, Российская Федерация. Севастополь : ФИЦ ИнБЮМ, 2025. С. 96-98. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>