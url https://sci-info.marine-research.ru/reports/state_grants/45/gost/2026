--- v4 (2026-09-20)
+++ v5 (2026-10-10)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100030-0 «Изучение особенностей функционирования и динамики субтропических и тропических прибрежных экосистем в условиях изменения климата и антропогенной нагрузки с использованием методов дистанционных исследований, технологий облачной обработки информации и машинного обучения для создания научных основ их рационального использования»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 20-09-2026 12:16</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/45/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -108,58 +108,65 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nikiforova A., Tabunshchik V., Vyshkvarkova E., Gorbunov R., Gorbunova T., Drygval A., Pham C. N., Kelip A. Analysis of Air Pollution in the Orontes River Basin in the Context of the Armed Conflict in Syria (2019–2024) Using Remote Sensing Data and Geoinformation Technologies // Atmosphere. 2026. Vol. 17, iss. 1. Art. no. 115 (32 p.). https://doi.org/10.3390/atmos17010115 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pankeeva T., Mironova N., Nikiforova A., Tabunshchik V. Economic Valuation of Ecosystem Services Provided by Benthic Vegetation in Marine Protected Areas // Phycology. 2026. Vol. 6, iss. 3. Art. no. 69 (18 p.). https://doi.org/10.3390/phycology6030069 [WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pham C. N., Gorbunov R. V., Lapchenko V. A., Gorbunova T. Yu., Tabunshchik V. A. Snow cover chemistry in Crimean forest ecosystems: a case study of the Karadag Nature Reserve // Биоразнообразие и устойчивое развитие. 2026. Т. 11, № 2. С. 58-78. https://doi.org/10.21072/eco.2026.11.2.06 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Pham C. N., Lebedev Ya. O., Drygval A. V., Gorbunov R. V., Gorbunova T. Yu., Kuznetsov A. N., Kuznetsova S. P., Nguyen D. H., Tabunshchik V., Ngo T. D. Concentrations of labile heavy metal forms in soils of Bidoup Nui Ba National Park, Southern Vietnam // Journal of Degraded and Mining Lands Management. 2026. Vol. 13, no. 4. P. 11121-11130. https://doi.org/10.15243/jdmlm.2026.134.11121 [БС 3][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Vyshkvarkova E. V., Drygval P. V., Gorbunov R. V. Climate Dynamics in Guinea Under Global Warming: Analysis of Extreme Air Temperatures and Precipitation // Climate. 2025. Vol. 13, iss. 12. Art. no. 239 (26 p.). https://doi.org/10.3390/cli13120239 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vyshkvarkova E. V., Kashirina E. S., Lineva N. P., Gorbunov R. V. Regional features of climate change and vegetation dynamics in the Republic of Djibouti: from observed trends to future scenarios // Theoretical and Applied Climatology. 2026. Vol. 157. Art. no. 470 (19 p.). https://doi.org/10.1007/s00704-026-06387-5 [БС 2][WoS][Scopus]</w:t>
+        <w:t xml:space="preserve">Vyshkvarkova E. V., Kashirina E. S., Lineva N. P., Gorbunov R. V. Regional features of climate change and vegetation dynamics in the Republic of Djibouti: from observed trends to future scenarios // Theoretical and Applied Climatology. 2026. Vol. 157, iss. 8. Art. no. 470 (19 p.). https://doi.org/10.1007/s00704-026-06387-5 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бараненко А. В., Голубева Е. И., Каширина Е. С. Загрязнение почв приморских городов Крыма тяжелыми металлами и нефтепродуктами // Экологическая безопасность прибрежной и шельфовой зон моря. 2026. № 1. С. 114-128. [БС 2][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вышкваркова Е. В., Линёва Н. П., Горбунов Р. В., Кузнецов А. Н., Кузнецова С. П., Нгуен Данг Хой. Оценка изменений климатических экстремумов во Вьетнаме в начале XXI века // Биоразнообразие и устойчивое развитие. 2025. Т. 10, № 4. С. 74-87. https://doi.org/10.21072/eco.2025.10.4.07 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Горбунов Р. В., Парфёнова А. Е., Капранов С. В., Парфенова И. А., Солдатов А. А. Содержание тяжелых металлов в листьях лещины обыкновенной (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>