--- v5 (2026-10-10)
+++ v6 (2026-11-01)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100030-0 «Изучение особенностей функционирования и динамики субтропических и тропических прибрежных экосистем в условиях изменения климата и антропогенной нагрузки с использованием методов дистанционных исследований, технологий облачной обработки информации и машинного обучения для создания научных основ их рационального использования»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 20:03</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 02-11-2026 01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/45/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -109,50 +109,57 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nikiforova A., Tabunshchik V., Vyshkvarkova E., Gorbunov R., Gorbunova T., Drygval A., Pham C. N., Kelip A. Analysis of Air Pollution in the Orontes River Basin in the Context of the Armed Conflict in Syria (2019–2024) Using Remote Sensing Data and Geoinformation Technologies // Atmosphere. 2026. Vol. 17, iss. 1. Art. no. 115 (32 p.). https://doi.org/10.3390/atmos17010115 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pankeeva T., Mironova N., Nikiforova A., Tabunshchik V. Economic Valuation of Ecosystem Services Provided by Benthic Vegetation in Marine Protected Areas // Phycology. 2026. Vol. 6, iss. 3. Art. no. 69 (18 p.). https://doi.org/10.3390/phycology6030069 [WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pham C. N., Gorbunov R. V., Lapchenko V. A., Gorbunova T. Yu., Tabunshchik V. A. Snow cover chemistry in Crimean forest ecosystems: a case study of the Karadag Nature Reserve // Биоразнообразие и устойчивое развитие. 2026. Т. 11, № 2. С. 58-78. https://doi.org/10.21072/eco.2026.11.2.06 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pham C. N., Lebedev Ya. O., Drygval A. V., Gorbunov R. V., Gorbunova T. Yu., Kuznetsov A. N., Kuznetsova S. P., Nguyen D. H., Tabunshchik V., Ngo T. D. Concentrations of labile heavy metal forms in soils of Bidoup Nui Ba National Park, Southern Vietnam // Journal of Degraded and Mining Lands Management. 2026. Vol. 13, no. 4. P. 11121-11130. https://doi.org/10.15243/jdmlm.2026.134.11121 [БС 3][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seregin A. P., Yevseyenkov P. E., Svirin S. A., Kashirina E. S. The third contribution to the vascular flora of the Sevastopol area (the Crimea) // Flora Mediterranea. 2026. Vol. 36. P. 215-238. https://doi.org/10.7320/FlMedit36.215 [БС 3][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vyshkvarkova E. V., Drygval P. V., Gorbunov R. V. Climate Dynamics in Guinea Under Global Warming: Analysis of Extreme Air Temperatures and Precipitation // Climate. 2025. Vol. 13, iss. 12. Art. no. 239 (26 p.). https://doi.org/10.3390/cli13120239 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vyshkvarkova E. V., Kashirina E. S., Lineva N. P., Gorbunov R. V. Regional features of climate change and vegetation dynamics in the Republic of Djibouti: from observed trends to future scenarios // Theoretical and Applied Climatology. 2026. Vol. 157, iss. 8. Art. no. 470 (19 p.). https://doi.org/10.1007/s00704-026-06387-5 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Бараненко А. В., Голубева Е. И., Каширина Е. С. Загрязнение почв приморских городов Крыма тяжелыми металлами и нефтепродуктами // Экологическая безопасность прибрежной и шельфовой зон моря. 2026. № 1. С. 114-128. [БС 2][Scopus][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>