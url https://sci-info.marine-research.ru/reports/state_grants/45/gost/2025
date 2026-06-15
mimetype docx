--- v0 (2026-05-17)
+++ v1 (2026-06-15)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100030-0 «Изучение особенностей функционирования и динамики субтропических и тропических прибрежных экосистем в условиях изменения климата и антропогенной нагрузки с использованием методов дистанционных исследований, технологий облачной обработки информации и машинного обучения для создания научных основ их рационального использования»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2024 по 01-12-2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 17-05-2026 03:17</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 15-06-2026 12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/45/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -261,50 +261,57 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Братанов Н. С., Фам К. Н., Горбунов Р. В., Горбунова Т. Ю., Camara A. I., Sow B. B., Фаерман А. В., Табунщик В. А., Diallo A. I. P., Keita I. Сезонные изменения содержания тяжёлых металлов в почвах бассейна реки Фатала (Гвинейская Республика) // Геоэкологическая оценка бассейнов горных рек: теоретико-методологические и методические аспекты, региональные исследования : материалы докл. III Междунар. науч. конф., 24–25 апреля 2025 г., Феодосия (пгт Курортное), Россия. Севастополь : ФИЦ ИнБЮМ, 2025. С. 42-46. https://riverconf.ibss-ras.ru/assets/docs/2025_Geoecological_Assessment_Conf.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дрыгваль П. В., Дрыгваль А. В., Горбунова Т. Ю., Никифорова А. А., Горбунов Р. В., Табунщик В. А., Керимов И. А., Киселева М. В. Пространственно-временная изменчивость температуры воздуха в бассейнах рек водосбора Каспийского моря // Геоэкологическая оценка бассейнов горных рек: теоретико-методологические и методические аспекты, региональные исследования : материалы докл. I Междунар. науч. конф., 25 октября 2024 г., Севастополь, Россия. Севастополь : ФИЦ ИнБЮМ, 2024. С. 22-25. https://elibrary.ru/mtbcwj </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Игнатьева Д. А., Горбунова Т. Ю., Алексеев Я. И., Горбунов Р. В., Монахова Ю. А., Шварцев А. А., Братанов Н. С., Keita I., Diallo A. I. P. Изучение сезонной динамики бактериального разнообразия почв бассейна реки Фатала (Гвинейская Республика) методом метагеномного анализа // Геоэкологическая оценка бассейнов горных рек: теоретико-методологические и методические аспекты, региональные исследования : материалы докл. III Междунар. науч. конф., 24–25 апреля 2025 г., Феодосия (пгт Курортное), Россия. Севастополь : ФИЦ ИнБЮМ, 2025. С. 73-78. https://riverconf.ibss-ras.ru/assets/docs/2025_Geoecological_Assessment_Conf.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Игнатьева Д. А., Горбунова Т. Ю., Горбунов Р. В. Оценка микробиомного разнообразия почв бассейна реки Фатала (Гвинейская Республика) и выявление взаимосвязи с загрязнением почв тяжелыми металлами // Генетика и биоэнергетика клетки – основа современной медицины и биотехнологии : сб. материалов Междунар. науч.-практ. конф., посвящ. 50-летию со дня рождения Василия Николаевича Попова, г. Воронеж, 17–18 сентября 2024 г. Воронеж : Издат. дом ВГУ, 2024. С. 122-127. https://elibrary.ru/item.asp?id=72199808 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Каширина Е. С., Голубева Е. И. Морфолитогенная основа ландшафтов, как компонент геоэкологической оценки // Экологическая геология: теория, практика и региональные проблемы : материалы IX Междунар. науч.-практ. конф., г. Воронеж – г. Севастополь, 10–13 сентября 2025 г. Воронеж : Обл. тип. Воронеж. обл., 2025. С. 63-65. http://www.geol.vsu.ru/ecology/Science/Conference/2025/Ecogeo2025.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Каширина Е. С., Панкеева Т. В. Геоэкологическая оценка ландшафтов бассейна реки Чёрная (Крымский полуостров) // Геоэкологическая оценка бассейнов горных рек: теоретико-методологические и методические аспекты, региональные исследования : материалы докл. III Междунар. науч. конф., 24–25 апреля 2025 г., Феодосия (пгт Курортное), Россия. Севастополь : ФИЦ ИнБЮМ, 2025. С. 79-82. https://riverconf.ibss-ras.ru/assets/docs/2025_Geoecological_Assessment_Conf.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Малахова Л. В., Табунщик В. А., Малахова Т. В., Мосейченко И. Н. Оценка поступления хлорорганических соединений и диэтилгексилфталата из снежного покрова в Симферопольское водохранилище (Крымский полуостров) // Геоэкологическая оценка бассейнов горных рек: теоретико-методологические и методические аспекты, региональные исследования : материалы докл. III Междунар. науч. конф., 24–25 апреля 2025 г., Феодосия (пгт Курортное), Россия. Севастополь : ФИЦ ИнБЮМ, 2025. С. 91-95. https://riverconf.ibss-ras.ru/assets/docs/2025_Geoecological_Assessment_Conf.pdf </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Никифорова А. А., Матвеева А. Д., Миронова А. П. Использование данных дистанционного зондирования Землидля выделения эрозионной сети и сети временных водотоковводосбора Капсельской бухты (Крымский полуостров) // Геоэкологическая оценка бассейнов горных рек: теоретико-методологические и методические аспекты, региональные исследования : материалы докл. I Междунар. науч. конф., 25 октября 2024 г., Севастополь, Россия. Севастополь : ФИЦ ИнБЮМ, 2024. С. 55-58. https://www.elibrary.ru/wdthpg </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>