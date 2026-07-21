--- v1 (2026-06-15)
+++ v2 (2026-07-21)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100030-0 «Изучение особенностей функционирования и динамики субтропических и тропических прибрежных экосистем в условиях изменения климата и антропогенной нагрузки с использованием методов дистанционных исследований, технологий облачной обработки информации и машинного обучения для создания научных основ их рационального использования»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2024 по 01-12-2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 15-06-2026 12:02</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/45/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>