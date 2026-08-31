--- v2 (2026-07-21)
+++ v3 (2026-08-31)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100030-0 «Изучение особенностей функционирования и динамики субтропических и тропических прибрежных экосистем в условиях изменения климата и антропогенной нагрузки с использованием методов дистанционных исследований, технологий облачной обработки информации и машинного обучения для создания научных основ их рационального использования»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2024 по 01-12-2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 13:09</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 15:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/45/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>