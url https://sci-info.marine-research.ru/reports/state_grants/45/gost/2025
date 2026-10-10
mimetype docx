--- v3 (2026-08-31)
+++ v4 (2026-10-10)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100030-0 «Изучение особенностей функционирования и динамики субтропических и тропических прибрежных экосистем в условиях изменения климата и антропогенной нагрузки с использованием методов дистанционных исследований, технологий облачной обработки информации и машинного обучения для создания научных основ их рационального использования»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2024 по 01-12-2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 15:15</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 20:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/45/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>