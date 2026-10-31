--- v4 (2026-10-10)
+++ v5 (2026-10-31)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100030-0 «Изучение особенностей функционирования и динамики субтропических и тропических прибрежных экосистем в условиях изменения климата и антропогенной нагрузки с использованием методов дистанционных исследований, технологий облачной обработки информации и машинного обучения для создания научных основ их рационального использования»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2024 по 01-12-2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 10-10-2026 20:03</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 31-10-2026 19:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/45/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -170,51 +170,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Каширина Е. С., Панкеева Т. В., Свирин С. А. Сеточное картирование видов семейства Orchidoideae Juss. в заказнике «Байдарский» (г. Севастополь) // Биоразнообразие и устойчивое развитие. 2025. Т. 10, № 2. С. 3-18. https://doi.org/10.21072/eco.2025.10.2.01 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Никифорова А. А., Табунщик В. А. Некоторые морфометрические характеристики водосборного бассейна реки Эль-Аси (Оронт) // Учёные записки Крымского федерального университета имени В. И. Вернадского. География. Геология. 2025. Т. 11, № 2. С. 130-142. [БС 4][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Никифорова А. А., Табунщик В. А., Дрыгваль А. В. Изменения концентрации озона (O</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">) в Сирии в 2018-2024 гг.: роль конфликта и экологические последствия // Геополитика и экогеодинамика регионов. 2025. Т. 11, № 2. С. 161-169. [БС 3][РИНЦ]</w:t>
+        <w:t xml:space="preserve">) в Сирии в 2018-2024 гг.: роль конфликта и экологические последствия // Геополитика и экогеодинамика регионов. 2025. Т. 11 (21), № 2. С. 161-169. [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сафонова М. С., Горбунов Р. В., Табунщик В. А., Горбунова Т. Ю. Прогноз динамики структуры растительного сообщества юго-восточных лесов Крыма в зависимости от сценариев изменения климата // Грозненский естественнонаучный бюллетень. 2024. Т. 9, № 4 (38). С. 73-81. https://doi.org/10.25744/genb.2024.15.40.009 [БС 3][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сафонова М. С., Табунщик В. А., Горбунов Р. В., Горбунова Т. Ю. Радиационный баланс можжевеловых лесов Карадагского природного заповедника // Геология, география и глобальная энергия. 2024. № 4 (95). С. 29-48. https://doi.org/10.54398/20776322_2024_4_29 [БС 4][РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Свирин С. А., Каширина Е. С. Редкие и охраняемые растения заказника «Байдарский» (Крымский полуостров) // Труды Мордовского государственного природного заповедника имени П. Г. Смидовича. 2025. Вып. 36. С. 91-105. https://doi.org/10.24412/cl-31646-2686-7117-2025-36-91-105 [РИНЦ]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>