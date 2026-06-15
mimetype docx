--- v0 (2026-05-14)
+++ v1 (2026-06-15)
@@ -25,92 +25,171 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100107-9 «Экосистемы экстремальных местообитаний Азово-Черноморского бассейна и других регионов: биоразнообразие, функционирование, динамика и биоресурсный потенциал»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 14-05-2026 11:26</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 15-06-2026 12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/44/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shadrin N., Ostapchuk P., Prazukin A., Zubochenko D., Anufriieva E. The use of marine green macroalgae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cladophora</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in animal farming to combat iodine deficiency offers both economic and environmental advantages. Review // Regional Studies in Marine Science. 2026. Vol. 97. Art. no. 105003 (9 p.). https://doi.org/10.1016/j.rsma.2026.105003 [БС 2][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тезисы конференции</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Яковенко В. А., Ануфриева Е. В., Шадрин Н. В. Техногенные водоемы — двери для попадания новых видов в региональные пулы ракообразных Крыма и Прибайкалья // Актуальные проблемы изучения ракообразных : тез. докл. V Всерос. науч.-практ. конф. с междунар. участием, 18-20 мая 2026 г., Санкт-Петербург, Россия. Санкт-Петербург : ЛЕМА, 2026. С. 126. https://www.zin.ru/conferences/crustacea2026/www/Сборник_тезисов_ракообразные.pdf </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Очерк в Красной книге</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ануфриева Е. В., Шадрин Н. В. Артемия урмийская </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artemia urmiana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Günther, 1890 // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 58. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ануфриева Е. В., Шадрин Н. В. Бранхинелла колючая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Branchinella spinosa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (M. Milne-Edwards, 1840) // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 56. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ануфриева Е. В., Шадрин Н. В. Мизида аномальная </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hemimysis anomala</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> G. O. Sars, 1907 // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 60. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">