--- v1 (2026-06-15)
+++ v2 (2026-07-21)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100107-9 «Экосистемы экстремальных местообитаний Азово-Черноморского бассейна и других регионов: биоразнообразие, функционирование, динамика и биоресурсный потенциал»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 15-06-2026 12:06</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/44/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>