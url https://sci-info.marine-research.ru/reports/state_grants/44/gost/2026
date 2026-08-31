--- v2 (2026-07-21)
+++ v3 (2026-08-31)
@@ -25,76 +25,94 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100107-9 «Экосистемы экстремальных местообитаний Азово-Черноморского бассейна и других регионов: биоразнообразие, функционирование, динамика и биоресурсный потенциал»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 13:09</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/44/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Anufriieva E., Shapovalova V., Lantushenko A., Prazukin A., Udalov R., Shadrin N. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cladophora vagabunda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> is the most halotolerant green macroalga and a promising candidate for aquaculture in the Black Sea region // Regional Studies in Marine Science. 2026. Vol. 101. Art. no. 105334 (8 p.). https://doi.org/10.1016/j.rsma.2026.105334 [БС 2][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shadrin N., Ostapchuk P., Prazukin A., Zubochenko D., Anufriieva E. The use of marine green macroalgae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cladophora</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in animal farming to combat iodine deficiency offers both economic and environmental advantages. Review // Regional Studies in Marine Science. 2026. Vol. 97. Art. no. 105003 (9 p.). https://doi.org/10.1016/j.rsma.2026.105003 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тезисы конференции</w:t>
       </w:r>