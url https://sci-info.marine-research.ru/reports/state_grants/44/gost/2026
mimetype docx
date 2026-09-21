--- v3 (2026-08-31)
+++ v4 (2026-09-21)
@@ -25,92 +25,99 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100107-9 «Экосистемы экстремальных местообитаний Азово-Черноморского бассейна и других регионов: биоразнообразие, функционирование, динамика и биоресурсный потенциал»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 15:14</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-09-2026 12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/44/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anufriieva E., Shapovalova V., Lantushenko A., Prazukin A., Udalov R., Shadrin N. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cladophora vagabunda</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the most halotolerant green macroalga and a promising candidate for aquaculture in the Black Sea region // Regional Studies in Marine Science. 2026. Vol. 101. Art. no. 105334 (8 p.). https://doi.org/10.1016/j.rsma.2026.105334 [БС 2][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Burian A., Wilson R., Kratina P., Ábrám Ö., Afonina E., Alcocer J., Alfonso M.B., Anderson T., Anufriieva E., Balci N., Barbosa L.G., Baxter B.K., Bazarova B., Bazhenov Y., Beckmann M., Boros E., Borzenko S., Bucher E.H., Camacho A., Casamayor E.O., Chao X., Coleman P., Colla M.F., Datson B., Echaniz S., Farias M.E., Fetahi T., García C.M., Golovatyuk L., Hudson P., Hueso-Kortekaas K., Johnston J., Karimov B.K., Kalioujnaia I., Komova A., Krienitz L., Kulshreshtha S., Larson R., Lipka O., Matyugina E., Mauvisseau Q., Melack J., Mills K., Morant D., Moreno E., Namsaraev Z., Oren A., Rogers C., Ryves D.B., Sánchez M.I., Camacho-Santamans A., Santamans A.C., Schagerl M., Selivanova E., Shadrin N., Sima S., Tashlykova N., Teubner K., Tsybekmitova G., Timms B., Ulanova S., Vidal Quini N.E., Vignatti A., Wurtsbaugh W.A., Zapitis C., Zechmeister T., Zhang C., Zadereev E. The overlooked conservation values of saline lakes // Nature Communications. 2026. Vol. 17, iss. 1. Art. no. 9456 (12 p.). https://doi.org/10.1038/s41467-026-76684-0 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shadrin N., Ostapchuk P., Prazukin A., Zubochenko D., Anufriieva E. The use of marine green macroalgae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cladophora</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in animal farming to combat iodine deficiency offers both economic and environmental advantages. Review // Regional Studies in Marine Science. 2026. Vol. 97. Art. no. 105003 (9 p.). https://doi.org/10.1016/j.rsma.2026.105003 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>