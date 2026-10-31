--- v4 (2026-09-21)
+++ v5 (2026-10-31)
@@ -25,76 +25,83 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100107-9 «Экосистемы экстремальных местообитаний Азово-Черноморского бассейна и других регионов: биоразнообразие, функционирование, динамика и биоресурсный потенциал»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены публикации, внесенные в базу с 02-12-2025 по 01-12-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-09-2026 12:46</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 31-10-2026 19:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/44/2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Anufriieva E., Shadrin N. The impact of man-made water bodies on local biodiversity: two cases // Frontiers in Freshwater Science. 2026. Vol. 4. Art. no. 1935670 (11 p.). https://doi.org/10.3389/ffwsc.2026.1935670 [РИНЦ]</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anufriieva E., Shapovalova V., Lantushenko A., Prazukin A., Udalov R., Shadrin N. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cladophora vagabunda</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the most halotolerant green macroalga and a promising candidate for aquaculture in the Black Sea region // Regional Studies in Marine Science. 2026. Vol. 101. Art. no. 105334 (8 p.). https://doi.org/10.1016/j.rsma.2026.105334 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Burian A., Wilson R., Kratina P., Ábrám Ö., Afonina E., Alcocer J., Alfonso M.B., Anderson T., Anufriieva E., Balci N., Barbosa L.G., Baxter B.K., Bazarova B., Bazhenov Y., Beckmann M., Boros E., Borzenko S., Bucher E.H., Camacho A., Casamayor E.O., Chao X., Coleman P., Colla M.F., Datson B., Echaniz S., Farias M.E., Fetahi T., García C.M., Golovatyuk L., Hudson P., Hueso-Kortekaas K., Johnston J., Karimov B.K., Kalioujnaia I., Komova A., Krienitz L., Kulshreshtha S., Larson R., Lipka O., Matyugina E., Mauvisseau Q., Melack J., Mills K., Morant D., Moreno E., Namsaraev Z., Oren A., Rogers C., Ryves D.B., Sánchez M.I., Camacho-Santamans A., Santamans A.C., Schagerl M., Selivanova E., Shadrin N., Sima S., Tashlykova N., Teubner K., Tsybekmitova G., Timms B., Ulanova S., Vidal Quini N.E., Vignatti A., Wurtsbaugh W.A., Zapitis C., Zechmeister T., Zhang C., Zadereev E. The overlooked conservation values of saline lakes // Nature Communications. 2026. Vol. 17, iss. 1. Art. no. 9456 (12 p.). https://doi.org/10.1038/s41467-026-76684-0 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>