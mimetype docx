--- v0 (2026-05-14)
+++ v1 (2026-06-07)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100107-9 «Экосистемы экстремальных местообитаний Азово-Черноморского бассейна и других регионов: биоразнообразие, функционирование, динамика и биоресурсный потенциал»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 14-05-2026 10:43</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 07-06-2026 07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/44</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -380,51 +380,121 @@
         <w:t xml:space="preserve">Ануфриева Е. В., Колесникова Е. А., Ревкова Т. Н., Слепушкина Е. А., Шадрин Н. В. Покоящиеся стадии ракообразных в пресных и гиперсоленых пересыхающих водоемах Крыма // Актуальные проблемы изучения ракообразных : сб. тез. докл. IV Всерос. науч.-практ. конф. с междунар. участием, Борок, 20–22 мая 2024 г. [б. м. : б. и.], 2024. С. 14. https://www.ibiw.ru/download/4222022.PDF </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шадрин Н. В., Яковенко В. А., Ануфриева Е. В. Сложность системы трофических отношений </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gammarus aequicauda</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Amphipoda) в гиперсоленом озере // Актуальные проблемы изучения ракообразных : сб. тез. докл. IV Всерос. науч.-практ. конф. с междунар. участием, Борок, 20–22 мая 2024 г. [б. м. : б. и.], 2024. С. 108. https://www.ibiw.ru/download/4222022.PDF </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Яковенко В. А., Ануфриева Е. В., Шадрин Н. В. Техногенные водоемы — двери для попадания новых видов в региональные пулы ракообразных Крыма и Прибайкалья // Актуальные проблемы изучения ракообразных : тез. докл. V Всерос. науч.-практ. конф. с междунар. участием, 18-20 мая 2026 г., Санкт-Петербург, Россия. Санкт-Петербург : ЛЕМА, 2026. С. 126. https://www.zin.ru/conferences/crustacea2026/www/Сборник_тезисов_ракообразные.pdf </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Яковенко В. А., Шадрин Н. В., Ануфриева Е. В. Техногенные водоемы как двери для видов-вселенцев в новые регионы: крымские примеры // 13-й съезд Гидробиологического общества при Российской академии наук, посвященный 300-летию Российской академии наук, Десятилетию науки и технологий в России и 5-летию Архангельского отделения ГБО при РАН, 16–20 сентября 2024 г., г. Архангельск, Россия : тез. докл. Архангельск : КИРА, 2024. С. 109-110. </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Очерк в Красной книге</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ануфриева Е. В., Шадрин Н. В. Артемия урмийская </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artemia urmiana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Günther, 1890 // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 58. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ануфриева Е. В., Шадрин Н. В. Бранхинелла колючая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Branchinella spinosa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (M. Milne-Edwards, 1840) // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 56. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ануфриева Е. В., Шадрин Н. В. Мизида аномальная </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hemimysis anomala</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> G. O. Sars, 1907 // Красная книга Республики Крым. В 2-х т. Т. 1: Животные / М-во экологии и природ. ресурсов Республики Крым ; 3-е изд. Калининград : Полиграфычъ, 2025. С. 60. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="850" w:left="1700" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">