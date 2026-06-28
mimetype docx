--- v1 (2026-06-07)
+++ v2 (2026-06-28)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100107-9 «Экосистемы экстремальных местообитаний Азово-Черноморского бассейна и других регионов: биоразнообразие, функционирование, динамика и биоресурсный потенциал»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 07-06-2026 07:52</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 28-06-2026 21:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/44</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>