--- v2 (2026-06-28)
+++ v3 (2026-07-21)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100107-9 «Экосистемы экстремальных местообитаний Азово-Черноморского бассейна и других регионов: биоразнообразие, функционирование, динамика и биоресурсный потенциал»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 28-06-2026 21:01</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 05:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/44</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>