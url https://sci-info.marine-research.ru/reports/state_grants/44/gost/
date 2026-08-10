--- v3 (2026-07-21)
+++ v4 (2026-08-10)
@@ -25,51 +25,51 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100107-9 «Экосистемы экстремальных местообитаний Азово-Черноморского бассейна и других регионов: биоразнообразие, функционирование, динамика и биоресурсный потенциал»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-07-2026 05:00</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 10-08-2026 09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/44</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>