--- v4 (2026-08-10)
+++ v5 (2026-08-31)
@@ -25,76 +25,94 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100107-9 «Экосистемы экстремальных местообитаний Азово-Черноморского бассейна и других регионов: биоразнообразие, функционирование, динамика и биоресурсный потенциал»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 10-08-2026 09:45</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 03:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/44</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Anufriieva E., Shapovalova V., Lantushenko A., Prazukin A., Udalov R., Shadrin N. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cladophora vagabunda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> is the most halotolerant green macroalga and a promising candidate for aquaculture in the Black Sea region // Regional Studies in Marine Science. 2026. Vol. 101. Art. no. 105334 (8 p.). https://doi.org/10.1016/j.rsma.2026.105334 [БС 2][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Barbosa L. G., Ostrovsky I., Morais M., Anufriieva E., Parra G., Zadereev E., Camacho A., Schwalb A., Bagella S., Menezes R. F., Soto L. M., López K., Ilheu M., Morales E. A., Saber A. A., Kara H., Riad P., Teshome G., Shadrin N. Consequences of human conflicts on aquatic ecosystems in drylands areas: Future management perspective // Journal of Arid Environments. 2025. Vol. 229. Art. no. 105375 (14 p.). https://doi.org/10.1016/j.jaridenv.2025.105375 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Goher M. E., Shadrin N., El Sayed S. M., Hegab M. H., Khalifa N., Sabae S. A., El-Tawab Y. A., Hussian A. M., Grigoriev M., Anufriieva E. Long-term abiotic changes in two technogenic lakes in the Wadi El-Rayan depression (Egypt) // Marine and Freshwater Research. 2025. Vol. 76, iss. 14. Art. no. MF25050 (12 p.). https://doi.org/10.1071/MF25050 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krasheninnikova S., Shokurova I., Yakovenko V., Lee R. Features of phytoplankton changes in the Sevastopol and Karadag coastal areas (the Black sea) in spring // Estuarine, Coastal and Shelf Science. 2024. Vol. 303. Art. no. 108777 (8 p.). https://doi.org/10.1016/j.ecss.2024.108777 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>