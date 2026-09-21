--- v5 (2026-08-31)
+++ v6 (2026-09-21)
@@ -25,99 +25,106 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100107-9 «Экосистемы экстремальных местообитаний Азово-Черноморского бассейна и других регионов: биоразнообразие, функционирование, динамика и биоресурсный потенциал»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 31-08-2026 03:07</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 21-09-2026 12:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/44</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anufriieva E., Shapovalova V., Lantushenko A., Prazukin A., Udalov R., Shadrin N. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cladophora vagabunda</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the most halotolerant green macroalga and a promising candidate for aquaculture in the Black Sea region // Regional Studies in Marine Science. 2026. Vol. 101. Art. no. 105334 (8 p.). https://doi.org/10.1016/j.rsma.2026.105334 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Barbosa L. G., Ostrovsky I., Morais M., Anufriieva E., Parra G., Zadereev E., Camacho A., Schwalb A., Bagella S., Menezes R. F., Soto L. M., López K., Ilheu M., Morales E. A., Saber A. A., Kara H., Riad P., Teshome G., Shadrin N. Consequences of human conflicts on aquatic ecosystems in drylands areas: Future management perspective // Journal of Arid Environments. 2025. Vol. 229. Art. no. 105375 (14 p.). https://doi.org/10.1016/j.jaridenv.2025.105375 [БС 2][WoS][Scopus]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Burian A., Wilson R., Kratina P., Ábrám Ö., Afonina E., Alcocer J., Alfonso M.B., Anderson T., Anufriieva E., Balci N., Barbosa L.G., Baxter B.K., Bazarova B., Bazhenov Y., Beckmann M., Boros E., Borzenko S., Bucher E.H., Camacho A., Casamayor E.O., Chao X., Coleman P., Colla M.F., Datson B., Echaniz S., Farias M.E., Fetahi T., García C.M., Golovatyuk L., Hudson P., Hueso-Kortekaas K., Johnston J., Karimov B.K., Kalioujnaia I., Komova A., Krienitz L., Kulshreshtha S., Larson R., Lipka O., Matyugina E., Mauvisseau Q., Melack J., Mills K., Morant D., Moreno E., Namsaraev Z., Oren A., Rogers C., Ryves D.B., Sánchez M.I., Camacho-Santamans A., Santamans A.C., Schagerl M., Selivanova E., Shadrin N., Sima S., Tashlykova N., Teubner K., Tsybekmitova G., Timms B., Ulanova S., Vidal Quini N.E., Vignatti A., Wurtsbaugh W.A., Zapitis C., Zechmeister T., Zhang C., Zadereev E. The overlooked conservation values of saline lakes // Nature Communications. 2026. Vol. 17, iss. 1. Art. no. 9456 (12 p.). https://doi.org/10.1038/s41467-026-76684-0 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Goher M. E., Shadrin N., El Sayed S. M., Hegab M. H., Khalifa N., Sabae S. A., El-Tawab Y. A., Hussian A. M., Grigoriev M., Anufriieva E. Long-term abiotic changes in two technogenic lakes in the Wadi El-Rayan depression (Egypt) // Marine and Freshwater Research. 2025. Vol. 76, iss. 14. Art. no. MF25050 (12 p.). https://doi.org/10.1071/MF25050 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krasheninnikova S., Shokurova I., Yakovenko V., Lee R. Features of phytoplankton changes in the Sevastopol and Karadag coastal areas (the Black sea) in spring // Estuarine, Coastal and Shelf Science. 2024. Vol. 303. Art. no. 108777 (8 p.). https://doi.org/10.1016/j.ecss.2024.108777 [БС 1][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prazukin A., Shadrin N., Latushkin A., Anufriieva E. Mats of green filamentous alga </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>