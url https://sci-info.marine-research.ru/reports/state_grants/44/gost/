--- v6 (2026-09-21)
+++ v7 (2026-10-31)
@@ -25,76 +25,83 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Отчет по публикациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">№ 124030100107-9 «Экосистемы экстремальных местообитаний Азово-Черноморского бассейна и других регионов: биоразнообразие, функционирование, динамика и биоресурсный потенциал»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Включены все публикации, внесенные в базу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Список сгенерирован из базы 21-09-2026 12:33</w:t>
+        <w:t xml:space="preserve">Список сгенерирован из базы 31-10-2026 18:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Детальный онлайн отчет доступен по ссылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:t xml:space="preserve">https://sci-info.marine-research.org/reports/grant/44</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Статья в периодическом издании</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Anufriieva E., Shadrin N. The impact of man-made water bodies on local biodiversity: two cases // Frontiers in Freshwater Science. 2026. Vol. 4. Art. no. 1935670 (11 p.). https://doi.org/10.3389/ffwsc.2026.1935670 [РИНЦ]</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anufriieva E., Shapovalova V., Lantushenko A., Prazukin A., Udalov R., Shadrin N. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cladophora vagabunda</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the most halotolerant green macroalga and a promising candidate for aquaculture in the Black Sea region // Regional Studies in Marine Science. 2026. Vol. 101. Art. no. 105334 (8 p.). https://doi.org/10.1016/j.rsma.2026.105334 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Barbosa L. G., Ostrovsky I., Morais M., Anufriieva E., Parra G., Zadereev E., Camacho A., Schwalb A., Bagella S., Menezes R. F., Soto L. M., López K., Ilheu M., Morales E. A., Saber A. A., Kara H., Riad P., Teshome G., Shadrin N. Consequences of human conflicts on aquatic ecosystems in drylands areas: Future management perspective // Journal of Arid Environments. 2025. Vol. 229. Art. no. 105375 (14 p.). https://doi.org/10.1016/j.jaridenv.2025.105375 [БС 2][WoS][Scopus]</w:t>
       </w:r>
     </w:p>